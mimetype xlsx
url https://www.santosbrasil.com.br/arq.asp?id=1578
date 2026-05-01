--- v1 (2026-02-23)
+++ v2 (2026-05-01)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Comercial\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Comercial\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 3\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A1EC98C-160D-435C-901A-1FF729AF96B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F2DCC234-9AED-4A4F-ABF2-2FCAD74B809A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{6DFE717B-7306-4370-9B30-51BE3738DB31}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{6DFE717B-7306-4370-9B30-51BE3738DB31}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadados" sheetId="3" r:id="rId1"/>
     <sheet name="Dados" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Dados!$A$3:$K$524</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2749" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2799" uniqueCount="117">
   <si>
     <t>Tipo do dado</t>
   </si>
   <si>
     <t>Exemplo</t>
   </si>
   <si>
     <t>mes_de_referencia</t>
   </si>
   <si>
     <t>2023-10</t>
   </si>
   <si>
     <t>codigo_anp_do_terminal</t>
   </si>
   <si>
     <t>Número inteiro, 7 dígitos</t>
   </si>
   <si>
     <t>nome_do_terminal</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
@@ -390,57 +390,64 @@
   </si>
   <si>
     <t>2025-06</t>
   </si>
   <si>
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
+  <si>
+    <t>2026-02</t>
+  </si>
+  <si>
+    <t>2026-03</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -478,117 +485,121 @@
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula 2" xfId="2" xr:uid="{009D68E4-CEB9-4997-843D-C3900935F9AD}"/>
     <cellStyle name="Vírgula 3" xfId="1" xr:uid="{4B312DFE-E409-48B0-ABF6-1C16F249B878}"/>
     <cellStyle name="Vírgula 4" xfId="3" xr:uid="{6DDEE0C6-515A-4183-B2D3-1A307C5E2063}"/>
     <cellStyle name="Vírgula 5" xfId="4" xr:uid="{ED49ACE8-9C38-4095-ACF5-875448BAA59A}"/>
+    <cellStyle name="Vírgula 6" xfId="5" xr:uid="{9E563687-5E70-4DD5-A0FF-A975C982763F}"/>
+    <cellStyle name="Vírgula 7" xfId="6" xr:uid="{43C77C4E-C242-4444-B634-8BB413990E1D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -868,19089 +879,19439 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05EF977E-BB43-40BA-81BB-CC6294B1F22F}">
   <dimension ref="A2:E26"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36" style="10" customWidth="1"/>
-    <col min="2" max="2" width="19.81640625" style="10" customWidth="1"/>
+    <col min="1" max="1" width="36" style="9" customWidth="1"/>
+    <col min="2" max="2" width="19.81640625" style="9" customWidth="1"/>
     <col min="3" max="3" width="93.26953125" customWidth="1"/>
     <col min="4" max="4" width="25.81640625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.81640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="11" t="s">
+      <c r="A2" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="C2" s="11" t="s">
+      <c r="C2" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="D2" s="11" t="s">
+      <c r="D2" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="11" t="s">
+      <c r="E2" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B3" s="13" t="s">
+      <c r="B3" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="D3" s="14" t="s">
+      <c r="D3" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="E3" s="15">
+      <c r="E3" s="14">
         <v>44849</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A4" s="14" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="14" t="s">
+      <c r="A4" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="13" t="s">
         <v>60</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="D4" s="14" t="s">
+      <c r="D4" s="13" t="s">
         <v>62</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A5" s="14" t="s">
+      <c r="A5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="14" t="s">
+      <c r="B5" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="D5" s="14" t="s">
+      <c r="D5" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="14">
+      <c r="E5" s="13">
         <v>1287050</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A6" s="14" t="s">
+      <c r="A6" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="14" t="s">
+      <c r="B6" s="13" t="s">
         <v>65</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D6" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="14" t="s">
+      <c r="E6" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A7" s="14" t="s">
+      <c r="A7" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="14" t="s">
+      <c r="B7" s="13" t="s">
         <v>68</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="D7" s="17" t="s">
+      <c r="D7" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="E7" s="14" t="s">
+      <c r="E7" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A8" s="14" t="s">
+      <c r="A8" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="14" t="s">
+      <c r="B8" s="13" t="s">
         <v>70</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="14" t="s">
+      <c r="D8" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="E8" s="14" t="s">
+      <c r="E8" s="13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A9" s="14" t="s">
+      <c r="A9" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="14" t="s">
+      <c r="B9" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="D9" s="14" t="s">
+      <c r="D9" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="E9" s="14">
+      <c r="E9" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
-      <c r="A10" s="14" t="s">
+      <c r="A10" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="14" t="s">
+      <c r="B10" s="13" t="s">
         <v>74</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="D10" s="14" t="s">
+      <c r="D10" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="13">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A11" s="14" t="s">
+      <c r="A11" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="14" t="s">
+      <c r="B11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="D11" s="14" t="s">
+      <c r="D11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="13">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A12" s="14" t="s">
+      <c r="A12" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="14" t="s">
+      <c r="B12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="D12" s="14" t="s">
+      <c r="D12" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="E12" s="14">
+      <c r="E12" s="13">
         <v>420105001</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="58" x14ac:dyDescent="0.35">
-      <c r="A13" s="14" t="s">
+      <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="14" t="s">
+      <c r="B13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="D13" s="14" t="s">
+      <c r="D13" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E13" s="14" t="s">
+      <c r="E13" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A14" s="14" t="s">
+      <c r="A14" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="14" t="s">
+      <c r="B14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="D14" s="13" t="s">
+      <c r="D14" s="12" t="s">
         <v>83</v>
       </c>
-      <c r="E14" s="14">
+      <c r="E14" s="13">
         <v>35816.58</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15"/>
       <c r="B15"/>
     </row>
     <row r="17" spans="3:4" x14ac:dyDescent="0.35">
-      <c r="C17" s="18" t="s">
+      <c r="C17" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="3:4" x14ac:dyDescent="0.35">
-      <c r="C18" s="19" t="s">
+      <c r="C18" s="18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="3:4" ht="29" x14ac:dyDescent="0.35">
-      <c r="C19" s="19" t="s">
+      <c r="C19" s="18" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="20" spans="3:4" ht="29" x14ac:dyDescent="0.35">
-      <c r="C20" s="19" t="s">
+      <c r="C20" s="18" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="3:4" ht="29" x14ac:dyDescent="0.35">
-      <c r="C21" s="19" t="s">
+      <c r="C21" s="18" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="3:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C22" s="4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="3:4" ht="29" x14ac:dyDescent="0.35">
       <c r="C23" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="26" spans="3:4" x14ac:dyDescent="0.35">
-      <c r="C26" s="10"/>
-      <c r="D26" s="10"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0CC59F2-C8F5-4611-99ED-5B6F40C1C419}">
-  <dimension ref="A1:K537"/>
+  <dimension ref="A1:K547"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B528" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B534" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="B539" sqref="B539"/>
+      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.6328125" customWidth="1"/>
     <col min="2" max="2" width="25.6328125" customWidth="1"/>
     <col min="3" max="3" width="40.6328125" customWidth="1"/>
     <col min="4" max="4" width="50.6328125" customWidth="1"/>
     <col min="5" max="5" width="5.6328125" customWidth="1"/>
     <col min="6" max="8" width="25.6328125" customWidth="1"/>
     <col min="9" max="9" width="25.6328125" style="2" customWidth="1"/>
     <col min="10" max="10" width="30.6328125" customWidth="1"/>
-    <col min="11" max="11" width="15.6328125" style="9" customWidth="1"/>
+    <col min="11" max="11" width="15.6328125" style="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="6">
-        <v>46056</v>
+      <c r="B1" s="20">
+        <v>46122</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C2" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="7" t="s">
+      <c r="A3" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C3" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="D3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="E3" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="F3" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G3" s="7" t="s">
+      <c r="G3" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="H3" s="7" t="s">
+      <c r="H3" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="J3" s="7" t="s">
+      <c r="J3" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="K3" s="20" t="s">
+      <c r="K3" s="19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>50</v>
       </c>
       <c r="B4">
         <v>1287050</v>
       </c>
-      <c r="C4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="8" t="s">
+      <c r="C4" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
         <v>1</v>
       </c>
       <c r="H4">
         <v>4</v>
       </c>
       <c r="I4" s="2">
         <v>810102001</v>
       </c>
       <c r="J4" t="s">
         <v>30</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K4" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>50</v>
       </c>
       <c r="B5">
         <v>1287050</v>
       </c>
-      <c r="C5" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="8" t="s">
+      <c r="C5" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5">
         <v>4</v>
       </c>
       <c r="I5" s="2">
         <v>810101001</v>
       </c>
       <c r="J5" t="s">
         <v>48</v>
       </c>
-      <c r="K5" s="9">
+      <c r="K5" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>50</v>
       </c>
       <c r="B6">
         <v>1287050</v>
       </c>
-      <c r="C6" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="8" t="s">
+      <c r="C6" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
         <v>4</v>
       </c>
       <c r="I6" s="2">
         <v>820101001</v>
       </c>
       <c r="J6" t="s">
         <v>27</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7">
         <v>1287050</v>
       </c>
-      <c r="C7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="8" t="s">
+      <c r="C7" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7">
         <v>4</v>
       </c>
       <c r="I7" s="2">
         <v>320101001</v>
       </c>
       <c r="J7" t="s">
         <v>31</v>
       </c>
-      <c r="K7" s="9">
+      <c r="K7" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8">
         <v>1287050</v>
       </c>
-      <c r="C8" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="8" t="s">
+      <c r="C8" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8">
         <v>1</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
       <c r="H8">
         <v>4</v>
       </c>
       <c r="I8" s="2">
         <v>420105001</v>
       </c>
       <c r="J8" t="s">
         <v>21</v>
       </c>
-      <c r="K8" s="9">
+      <c r="K8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9">
         <v>1287050</v>
       </c>
-      <c r="C9" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="8" t="s">
+      <c r="C9" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
         <v>1</v>
       </c>
       <c r="H9">
         <v>4</v>
       </c>
       <c r="I9" s="2">
         <v>420102004</v>
       </c>
       <c r="J9" t="s">
         <v>49</v>
       </c>
-      <c r="K9" s="9">
+      <c r="K9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10">
         <v>1287050</v>
       </c>
-      <c r="C10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="8" t="s">
+      <c r="C10" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" s="2">
         <v>810102001</v>
       </c>
       <c r="J10" t="s">
         <v>30</v>
       </c>
-      <c r="K10" s="9">
+      <c r="K10" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11">
         <v>1287050</v>
       </c>
-      <c r="C11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="8" t="s">
+      <c r="C11" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" s="2">
         <v>810101001</v>
       </c>
       <c r="J11" t="s">
         <v>48</v>
       </c>
-      <c r="K11" s="9">
+      <c r="K11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12">
         <v>1287050</v>
       </c>
-      <c r="C12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="8" t="s">
+      <c r="C12" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" s="2">
         <v>820101001</v>
       </c>
       <c r="J12" t="s">
         <v>27</v>
       </c>
-      <c r="K12" s="9">
+      <c r="K12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13">
         <v>1287050</v>
       </c>
-      <c r="C13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="8" t="s">
+      <c r="C13" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13" s="2">
         <v>320101001</v>
       </c>
       <c r="J13" t="s">
         <v>31</v>
       </c>
-      <c r="K13" s="9">
+      <c r="K13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14">
         <v>1287050</v>
       </c>
-      <c r="C14" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="8" t="s">
+      <c r="C14" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14">
         <v>1</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" s="2">
         <v>420105001</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
-      <c r="K14" s="9">
+      <c r="K14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15">
         <v>1287050</v>
       </c>
-      <c r="C15" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="8" t="s">
+      <c r="C15" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15">
         <v>1</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" s="2">
         <v>420102004</v>
       </c>
       <c r="J15" t="s">
         <v>49</v>
       </c>
-      <c r="K15" s="9">
+      <c r="K15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>50</v>
       </c>
       <c r="B16">
         <v>1287050</v>
       </c>
-      <c r="C16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="8" t="s">
+      <c r="C16" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16">
         <v>1</v>
       </c>
       <c r="G16">
         <v>1</v>
       </c>
       <c r="H16">
         <v>5</v>
       </c>
       <c r="I16" s="2">
         <v>810102001</v>
       </c>
       <c r="J16" t="s">
         <v>30</v>
       </c>
-      <c r="K16" s="9">
+      <c r="K16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17">
         <v>1287050</v>
       </c>
-      <c r="C17" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="8" t="s">
+      <c r="C17" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17">
         <v>5</v>
       </c>
       <c r="I17" s="2">
         <v>810101001</v>
       </c>
       <c r="J17" t="s">
         <v>48</v>
       </c>
-      <c r="K17" s="9">
+      <c r="K17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18">
         <v>1287050</v>
       </c>
-      <c r="C18" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="8" t="s">
+      <c r="C18" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18">
         <v>1</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18">
         <v>5</v>
       </c>
       <c r="I18" s="2">
         <v>820101001</v>
       </c>
       <c r="J18" t="s">
         <v>27</v>
       </c>
-      <c r="K18" s="9">
+      <c r="K18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19">
         <v>1287050</v>
       </c>
-      <c r="C19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="8" t="s">
+      <c r="C19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19">
         <v>1</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19">
         <v>5</v>
       </c>
       <c r="I19" s="2">
         <v>320101001</v>
       </c>
       <c r="J19" t="s">
         <v>31</v>
       </c>
-      <c r="K19" s="9">
+      <c r="K19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
         <v>1287050</v>
       </c>
-      <c r="C20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="8" t="s">
+      <c r="C20" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20">
         <v>1</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
       <c r="H20">
         <v>5</v>
       </c>
       <c r="I20" s="2">
         <v>420105001</v>
       </c>
       <c r="J20" t="s">
         <v>21</v>
       </c>
-      <c r="K20" s="9">
+      <c r="K20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
         <v>1287050</v>
       </c>
-      <c r="C21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="8" t="s">
+      <c r="C21" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
       <c r="F21">
         <v>1</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21">
         <v>5</v>
       </c>
       <c r="I21" s="2">
         <v>420102004</v>
       </c>
       <c r="J21" t="s">
         <v>49</v>
       </c>
-      <c r="K21" s="9">
+      <c r="K21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22">
         <v>1287050</v>
       </c>
-      <c r="C22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="8" t="s">
+      <c r="C22" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
       <c r="F22">
         <v>1</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
       <c r="H22">
         <v>2</v>
       </c>
       <c r="I22" s="2">
         <v>810102001</v>
       </c>
       <c r="J22" t="s">
         <v>30</v>
       </c>
-      <c r="K22" s="9">
+      <c r="K22" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
         <v>1287050</v>
       </c>
-      <c r="C23" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="8" t="s">
+      <c r="C23" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23">
         <v>1</v>
       </c>
       <c r="H23">
         <v>2</v>
       </c>
       <c r="I23" s="2">
         <v>810101001</v>
       </c>
       <c r="J23" t="s">
         <v>48</v>
       </c>
-      <c r="K23" s="9">
+      <c r="K23" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24">
         <v>1287050</v>
       </c>
-      <c r="C24" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="8" t="s">
+      <c r="C24" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24">
         <v>1</v>
       </c>
       <c r="G24">
         <v>1</v>
       </c>
       <c r="H24">
         <v>2</v>
       </c>
       <c r="I24" s="2">
         <v>820101001</v>
       </c>
       <c r="J24" t="s">
         <v>27</v>
       </c>
-      <c r="K24" s="9">
+      <c r="K24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25">
         <v>1287050</v>
       </c>
-      <c r="C25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="8" t="s">
+      <c r="C25" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D25" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
       <c r="F25">
         <v>1</v>
       </c>
       <c r="G25">
         <v>1</v>
       </c>
       <c r="H25">
         <v>2</v>
       </c>
       <c r="I25" s="2">
         <v>320101001</v>
       </c>
       <c r="J25" t="s">
         <v>31</v>
       </c>
-      <c r="K25" s="9">
+      <c r="K25" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26">
         <v>1287050</v>
       </c>
-      <c r="C26" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="8" t="s">
+      <c r="C26" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
       <c r="F26">
         <v>1</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
       <c r="H26">
         <v>2</v>
       </c>
       <c r="I26" s="2">
         <v>420105001</v>
       </c>
       <c r="J26" t="s">
         <v>21</v>
       </c>
-      <c r="K26" s="9">
+      <c r="K26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27">
         <v>1287050</v>
       </c>
-      <c r="C27" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="8" t="s">
+      <c r="C27" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D27" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
       <c r="F27">
         <v>1</v>
       </c>
       <c r="G27">
         <v>1</v>
       </c>
       <c r="H27">
         <v>2</v>
       </c>
       <c r="I27" s="2">
         <v>420102004</v>
       </c>
       <c r="J27" t="s">
         <v>49</v>
       </c>
-      <c r="K27" s="9">
+      <c r="K27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
         <v>1287050</v>
       </c>
-      <c r="C28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="8" t="s">
+      <c r="C28" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
       <c r="F28">
         <v>2</v>
       </c>
       <c r="G28">
         <v>1</v>
       </c>
       <c r="H28">
         <v>4</v>
       </c>
       <c r="I28" s="2">
         <v>810102001</v>
       </c>
       <c r="J28" t="s">
         <v>30</v>
       </c>
-      <c r="K28" s="9">
+      <c r="K28" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29">
         <v>1287050</v>
       </c>
-      <c r="C29" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="8" t="s">
+      <c r="C29" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D29" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29">
         <v>2</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29">
         <v>4</v>
       </c>
       <c r="I29" s="2">
         <v>810101001</v>
       </c>
       <c r="J29" t="s">
         <v>48</v>
       </c>
-      <c r="K29" s="9">
+      <c r="K29" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
         <v>50</v>
       </c>
       <c r="B30">
         <v>1287050</v>
       </c>
-      <c r="C30" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="8" t="s">
+      <c r="C30" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D30" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30">
         <v>2</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30">
         <v>4</v>
       </c>
       <c r="I30" s="2">
         <v>820101001</v>
       </c>
       <c r="J30" t="s">
         <v>27</v>
       </c>
-      <c r="K30" s="9">
+      <c r="K30" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31">
         <v>1287050</v>
       </c>
-      <c r="C31" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="8" t="s">
+      <c r="C31" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31">
         <v>2</v>
       </c>
       <c r="G31">
         <v>1</v>
       </c>
       <c r="H31">
         <v>4</v>
       </c>
       <c r="I31" s="2">
         <v>320101001</v>
       </c>
       <c r="J31" t="s">
         <v>31</v>
       </c>
-      <c r="K31" s="9">
+      <c r="K31" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32">
         <v>1287050</v>
       </c>
-      <c r="C32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="8" t="s">
+      <c r="C32" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D32" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32">
         <v>2</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
       <c r="H32">
         <v>4</v>
       </c>
       <c r="I32" s="2">
         <v>420105001</v>
       </c>
       <c r="J32" t="s">
         <v>21</v>
       </c>
-      <c r="K32" s="9">
+      <c r="K32" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
         <v>1287050</v>
       </c>
-      <c r="C33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="8" t="s">
+      <c r="C33" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33">
         <v>2</v>
       </c>
       <c r="G33">
         <v>1</v>
       </c>
       <c r="H33">
         <v>4</v>
       </c>
       <c r="I33" s="2">
         <v>420102004</v>
       </c>
       <c r="J33" t="s">
         <v>49</v>
       </c>
-      <c r="K33" s="9">
+      <c r="K33" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34">
         <v>1287050</v>
       </c>
-      <c r="C34" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="8" t="s">
+      <c r="C34" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34">
         <v>2</v>
       </c>
       <c r="G34">
         <v>1</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34" s="2">
         <v>810102001</v>
       </c>
       <c r="J34" t="s">
         <v>30</v>
       </c>
-      <c r="K34" s="9">
+      <c r="K34" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
         <v>1287050</v>
       </c>
-      <c r="C35" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="8" t="s">
+      <c r="C35" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35">
         <v>2</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
       <c r="I35" s="2">
         <v>810101001</v>
       </c>
       <c r="J35" t="s">
         <v>48</v>
       </c>
-      <c r="K35" s="9">
+      <c r="K35" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
         <v>1287050</v>
       </c>
-      <c r="C36" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="8" t="s">
+      <c r="C36" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D36" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36">
         <v>2</v>
       </c>
       <c r="G36">
         <v>1</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
       <c r="I36" s="2">
         <v>820101001</v>
       </c>
       <c r="J36" t="s">
         <v>27</v>
       </c>
-      <c r="K36" s="9">
+      <c r="K36" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37">
         <v>1287050</v>
       </c>
-      <c r="C37" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="8" t="s">
+      <c r="C37" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37">
         <v>2</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37">
         <v>1</v>
       </c>
       <c r="I37" s="2">
         <v>320101001</v>
       </c>
       <c r="J37" t="s">
         <v>31</v>
       </c>
-      <c r="K37" s="9">
+      <c r="K37" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38">
         <v>1287050</v>
       </c>
-      <c r="C38" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="8" t="s">
+      <c r="C38" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38">
         <v>2</v>
       </c>
       <c r="G38">
         <v>1</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38" s="2">
         <v>420105001</v>
       </c>
       <c r="J38" t="s">
         <v>21</v>
       </c>
-      <c r="K38" s="9">
+      <c r="K38" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
         <v>1287050</v>
       </c>
-      <c r="C39" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="8" t="s">
+      <c r="C39" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39">
         <v>2</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39" s="2">
         <v>420102004</v>
       </c>
       <c r="J39" t="s">
         <v>49</v>
       </c>
-      <c r="K39" s="9">
+      <c r="K39" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
         <v>1287050</v>
       </c>
-      <c r="C40" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="8" t="s">
+      <c r="C40" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D40" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
       <c r="F40">
         <v>2</v>
       </c>
       <c r="G40">
         <v>1</v>
       </c>
       <c r="H40">
         <v>5</v>
       </c>
       <c r="I40" s="2">
         <v>810102001</v>
       </c>
       <c r="J40" t="s">
         <v>30</v>
       </c>
-      <c r="K40" s="9">
+      <c r="K40" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41">
         <v>1287050</v>
       </c>
-      <c r="C41" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="8" t="s">
+      <c r="C41" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41">
         <v>2</v>
       </c>
       <c r="G41">
         <v>1</v>
       </c>
       <c r="H41">
         <v>5</v>
       </c>
       <c r="I41" s="2">
         <v>810101001</v>
       </c>
       <c r="J41" t="s">
         <v>48</v>
       </c>
-      <c r="K41" s="9">
+      <c r="K41" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
         <v>1287050</v>
       </c>
-      <c r="C42" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="8" t="s">
+      <c r="C42" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D42" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42">
         <v>2</v>
       </c>
       <c r="G42">
         <v>1</v>
       </c>
       <c r="H42">
         <v>5</v>
       </c>
       <c r="I42" s="2">
         <v>820101001</v>
       </c>
       <c r="J42" t="s">
         <v>27</v>
       </c>
-      <c r="K42" s="9">
+      <c r="K42" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43">
         <v>1287050</v>
       </c>
-      <c r="C43" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="8" t="s">
+      <c r="C43" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
       <c r="F43">
         <v>2</v>
       </c>
       <c r="G43">
         <v>1</v>
       </c>
       <c r="H43">
         <v>5</v>
       </c>
       <c r="I43" s="2">
         <v>320101001</v>
       </c>
       <c r="J43" t="s">
         <v>31</v>
       </c>
-      <c r="K43" s="9">
+      <c r="K43" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44">
         <v>1287050</v>
       </c>
-      <c r="C44" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="8" t="s">
+      <c r="C44" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D44" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
       <c r="F44">
         <v>2</v>
       </c>
       <c r="G44">
         <v>1</v>
       </c>
       <c r="H44">
         <v>5</v>
       </c>
       <c r="I44" s="2">
         <v>420105001</v>
       </c>
       <c r="J44" t="s">
         <v>21</v>
       </c>
-      <c r="K44" s="9">
+      <c r="K44" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45">
         <v>1287050</v>
       </c>
-      <c r="C45" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="8" t="s">
+      <c r="C45" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45">
         <v>2</v>
       </c>
       <c r="G45">
         <v>1</v>
       </c>
       <c r="H45">
         <v>5</v>
       </c>
       <c r="I45" s="2">
         <v>420102004</v>
       </c>
       <c r="J45" t="s">
         <v>49</v>
       </c>
-      <c r="K45" s="9">
+      <c r="K45" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
         <v>1287050</v>
       </c>
-      <c r="C46" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="8" t="s">
+      <c r="C46" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D46" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
       <c r="F46">
         <v>2</v>
       </c>
       <c r="G46">
         <v>1</v>
       </c>
       <c r="H46">
         <v>2</v>
       </c>
       <c r="I46" s="2">
         <v>810102001</v>
       </c>
       <c r="J46" t="s">
         <v>30</v>
       </c>
-      <c r="K46" s="9">
+      <c r="K46" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
         <v>50</v>
       </c>
       <c r="B47">
         <v>1287050</v>
       </c>
-      <c r="C47" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="8" t="s">
+      <c r="C47" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D47" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>14</v>
       </c>
       <c r="F47">
         <v>2</v>
       </c>
       <c r="G47">
         <v>1</v>
       </c>
       <c r="H47">
         <v>2</v>
       </c>
       <c r="I47" s="2">
         <v>810101001</v>
       </c>
       <c r="J47" t="s">
         <v>48</v>
       </c>
-      <c r="K47" s="9">
+      <c r="K47" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
         <v>50</v>
       </c>
       <c r="B48">
         <v>1287050</v>
       </c>
-      <c r="C48" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="8" t="s">
+      <c r="C48" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D48" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
       <c r="F48">
         <v>2</v>
       </c>
       <c r="G48">
         <v>1</v>
       </c>
       <c r="H48">
         <v>2</v>
       </c>
       <c r="I48" s="2">
         <v>820101001</v>
       </c>
       <c r="J48" t="s">
         <v>27</v>
       </c>
-      <c r="K48" s="9">
+      <c r="K48" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
         <v>50</v>
       </c>
       <c r="B49">
         <v>1287050</v>
       </c>
-      <c r="C49" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="8" t="s">
+      <c r="C49" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D49" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
       <c r="F49">
         <v>2</v>
       </c>
       <c r="G49">
         <v>1</v>
       </c>
       <c r="H49">
         <v>2</v>
       </c>
       <c r="I49" s="2">
         <v>320101001</v>
       </c>
       <c r="J49" t="s">
         <v>31</v>
       </c>
-      <c r="K49" s="9">
+      <c r="K49" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
         <v>50</v>
       </c>
       <c r="B50">
         <v>1287050</v>
       </c>
-      <c r="C50" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="8" t="s">
+      <c r="C50" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D50" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
       <c r="F50">
         <v>2</v>
       </c>
       <c r="G50">
         <v>1</v>
       </c>
       <c r="H50">
         <v>2</v>
       </c>
       <c r="I50" s="2">
         <v>420105001</v>
       </c>
       <c r="J50" t="s">
         <v>21</v>
       </c>
-      <c r="K50" s="9">
+      <c r="K50" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A51" t="s">
         <v>50</v>
       </c>
       <c r="B51">
         <v>1287050</v>
       </c>
-      <c r="C51" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="8" t="s">
+      <c r="C51" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D51" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>14</v>
       </c>
       <c r="F51">
         <v>2</v>
       </c>
       <c r="G51">
         <v>1</v>
       </c>
       <c r="H51">
         <v>2</v>
       </c>
       <c r="I51" s="2">
         <v>420102004</v>
       </c>
       <c r="J51" t="s">
         <v>49</v>
       </c>
-      <c r="K51" s="9">
+      <c r="K51" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
         <v>47</v>
       </c>
       <c r="B52">
         <v>1287050</v>
       </c>
-      <c r="C52" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="8" t="s">
+      <c r="C52" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D52" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>14</v>
       </c>
       <c r="F52">
         <v>1</v>
       </c>
       <c r="G52">
         <v>1</v>
       </c>
       <c r="H52">
         <v>4</v>
       </c>
       <c r="I52" s="2">
         <v>810102001</v>
       </c>
       <c r="J52" t="s">
         <v>30</v>
       </c>
-      <c r="K52" s="9">
+      <c r="K52" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
         <v>47</v>
       </c>
       <c r="B53">
         <v>1287050</v>
       </c>
-      <c r="C53" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="8" t="s">
+      <c r="C53" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D53" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
       <c r="F53">
         <v>1</v>
       </c>
       <c r="G53">
         <v>1</v>
       </c>
       <c r="H53">
         <v>4</v>
       </c>
       <c r="I53" s="2">
         <v>810101001</v>
       </c>
       <c r="J53" t="s">
         <v>48</v>
       </c>
-      <c r="K53" s="9">
+      <c r="K53" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
         <v>47</v>
       </c>
       <c r="B54">
         <v>1287050</v>
       </c>
-      <c r="C54" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="8" t="s">
+      <c r="C54" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>14</v>
       </c>
       <c r="F54">
         <v>1</v>
       </c>
       <c r="G54">
         <v>1</v>
       </c>
       <c r="H54">
         <v>4</v>
       </c>
       <c r="I54" s="2">
         <v>820101001</v>
       </c>
       <c r="J54" t="s">
         <v>27</v>
       </c>
-      <c r="K54" s="9">
+      <c r="K54" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
         <v>47</v>
       </c>
       <c r="B55">
         <v>1287050</v>
       </c>
-      <c r="C55" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="8" t="s">
+      <c r="C55" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D55" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
       <c r="F55">
         <v>1</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
       <c r="H55">
         <v>4</v>
       </c>
       <c r="I55" s="2">
         <v>320101001</v>
       </c>
       <c r="J55" t="s">
         <v>31</v>
       </c>
-      <c r="K55" s="9">
+      <c r="K55" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A56" t="s">
         <v>47</v>
       </c>
       <c r="B56">
         <v>1287050</v>
       </c>
-      <c r="C56" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="8" t="s">
+      <c r="C56" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D56" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
       <c r="F56">
         <v>1</v>
       </c>
       <c r="G56">
         <v>1</v>
       </c>
       <c r="H56">
         <v>4</v>
       </c>
       <c r="I56" s="2">
         <v>420105001</v>
       </c>
       <c r="J56" t="s">
         <v>21</v>
       </c>
-      <c r="K56" s="9">
+      <c r="K56" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
         <v>47</v>
       </c>
       <c r="B57">
         <v>1287050</v>
       </c>
-      <c r="C57" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="8" t="s">
+      <c r="C57" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D57" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>14</v>
       </c>
       <c r="F57">
         <v>1</v>
       </c>
       <c r="G57">
         <v>1</v>
       </c>
       <c r="H57">
         <v>4</v>
       </c>
       <c r="I57" s="2">
         <v>420102004</v>
       </c>
       <c r="J57" t="s">
         <v>49</v>
       </c>
-      <c r="K57" s="9">
+      <c r="K57" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
         <v>47</v>
       </c>
       <c r="B58">
         <v>1287050</v>
       </c>
-      <c r="C58" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="8" t="s">
+      <c r="C58" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D58" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
       <c r="F58">
         <v>1</v>
       </c>
       <c r="G58">
         <v>1</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58" s="2">
         <v>810102001</v>
       </c>
       <c r="J58" t="s">
         <v>30</v>
       </c>
-      <c r="K58" s="9">
+      <c r="K58" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
         <v>47</v>
       </c>
       <c r="B59">
         <v>1287050</v>
       </c>
-      <c r="C59" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="8" t="s">
+      <c r="C59" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D59" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
       <c r="F59">
         <v>1</v>
       </c>
       <c r="G59">
         <v>1</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59" s="2">
         <v>810101001</v>
       </c>
       <c r="J59" t="s">
         <v>48</v>
       </c>
-      <c r="K59" s="9">
+      <c r="K59" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
         <v>47</v>
       </c>
       <c r="B60">
         <v>1287050</v>
       </c>
-      <c r="C60" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D60" s="8" t="s">
+      <c r="C60" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D60" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>14</v>
       </c>
       <c r="F60">
         <v>1</v>
       </c>
       <c r="G60">
         <v>1</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60" s="2">
         <v>820101001</v>
       </c>
       <c r="J60" t="s">
         <v>27</v>
       </c>
-      <c r="K60" s="9">
+      <c r="K60" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A61" t="s">
         <v>47</v>
       </c>
       <c r="B61">
         <v>1287050</v>
       </c>
-      <c r="C61" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="8" t="s">
+      <c r="C61" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D61" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>14</v>
       </c>
       <c r="F61">
         <v>1</v>
       </c>
       <c r="G61">
         <v>1</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="I61" s="2">
         <v>320101001</v>
       </c>
       <c r="J61" t="s">
         <v>31</v>
       </c>
-      <c r="K61" s="9">
+      <c r="K61" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
         <v>47</v>
       </c>
       <c r="B62">
         <v>1287050</v>
       </c>
-      <c r="C62" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="8" t="s">
+      <c r="C62" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D62" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
       <c r="F62">
         <v>1</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62" s="2">
         <v>420105001</v>
       </c>
       <c r="J62" t="s">
         <v>21</v>
       </c>
-      <c r="K62" s="9">
+      <c r="K62" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
         <v>47</v>
       </c>
       <c r="B63">
         <v>1287050</v>
       </c>
-      <c r="C63" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="8" t="s">
+      <c r="C63" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D63" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
       <c r="F63">
         <v>1</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" s="2">
         <v>420102004</v>
       </c>
       <c r="J63" t="s">
         <v>49</v>
       </c>
-      <c r="K63" s="9">
+      <c r="K63" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A64" t="s">
         <v>47</v>
       </c>
       <c r="B64">
         <v>1287050</v>
       </c>
-      <c r="C64" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="8" t="s">
+      <c r="C64" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D64" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
       <c r="F64">
         <v>1</v>
       </c>
       <c r="G64">
         <v>1</v>
       </c>
       <c r="H64">
         <v>5</v>
       </c>
       <c r="I64" s="2">
         <v>810102001</v>
       </c>
       <c r="J64" t="s">
         <v>30</v>
       </c>
-      <c r="K64" s="9">
+      <c r="K64" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A65" t="s">
         <v>47</v>
       </c>
       <c r="B65">
         <v>1287050</v>
       </c>
-      <c r="C65" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="8" t="s">
+      <c r="C65" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D65" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
       <c r="F65">
         <v>1</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
       <c r="H65">
         <v>5</v>
       </c>
       <c r="I65" s="2">
         <v>810101001</v>
       </c>
       <c r="J65" t="s">
         <v>48</v>
       </c>
-      <c r="K65" s="9">
+      <c r="K65" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A66" t="s">
         <v>47</v>
       </c>
       <c r="B66">
         <v>1287050</v>
       </c>
-      <c r="C66" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="8" t="s">
+      <c r="C66" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D66" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>14</v>
       </c>
       <c r="F66">
         <v>1</v>
       </c>
       <c r="G66">
         <v>1</v>
       </c>
       <c r="H66">
         <v>5</v>
       </c>
       <c r="I66" s="2">
         <v>820101001</v>
       </c>
       <c r="J66" t="s">
         <v>27</v>
       </c>
-      <c r="K66" s="9">
+      <c r="K66" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A67" t="s">
         <v>47</v>
       </c>
       <c r="B67">
         <v>1287050</v>
       </c>
-      <c r="C67" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="8" t="s">
+      <c r="C67" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D67" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
       <c r="F67">
         <v>1</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
       <c r="H67">
         <v>5</v>
       </c>
       <c r="I67" s="2">
         <v>320101001</v>
       </c>
       <c r="J67" t="s">
         <v>31</v>
       </c>
-      <c r="K67" s="9">
+      <c r="K67" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A68" t="s">
         <v>47</v>
       </c>
       <c r="B68">
         <v>1287050</v>
       </c>
-      <c r="C68" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="8" t="s">
+      <c r="C68" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D68" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
       <c r="F68">
         <v>1</v>
       </c>
       <c r="G68">
         <v>1</v>
       </c>
       <c r="H68">
         <v>5</v>
       </c>
       <c r="I68" s="2">
         <v>420105001</v>
       </c>
       <c r="J68" t="s">
         <v>21</v>
       </c>
-      <c r="K68" s="9">
+      <c r="K68" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A69" t="s">
         <v>47</v>
       </c>
       <c r="B69">
         <v>1287050</v>
       </c>
-      <c r="C69" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D69" s="8" t="s">
+      <c r="C69" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D69" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>14</v>
       </c>
       <c r="F69">
         <v>1</v>
       </c>
       <c r="G69">
         <v>1</v>
       </c>
       <c r="H69">
         <v>5</v>
       </c>
       <c r="I69" s="2">
         <v>420102004</v>
       </c>
       <c r="J69" t="s">
         <v>49</v>
       </c>
-      <c r="K69" s="9">
+      <c r="K69" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
         <v>47</v>
       </c>
       <c r="B70">
         <v>1287050</v>
       </c>
-      <c r="C70" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="8" t="s">
+      <c r="C70" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D70" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>14</v>
       </c>
       <c r="F70">
         <v>1</v>
       </c>
       <c r="G70">
         <v>1</v>
       </c>
       <c r="H70">
         <v>2</v>
       </c>
       <c r="I70" s="2">
         <v>810102001</v>
       </c>
       <c r="J70" t="s">
         <v>30</v>
       </c>
-      <c r="K70" s="9">
+      <c r="K70" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
         <v>47</v>
       </c>
       <c r="B71">
         <v>1287050</v>
       </c>
-      <c r="C71" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="8" t="s">
+      <c r="C71" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D71" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>14</v>
       </c>
       <c r="F71">
         <v>1</v>
       </c>
       <c r="G71">
         <v>1</v>
       </c>
       <c r="H71">
         <v>2</v>
       </c>
       <c r="I71" s="2">
         <v>810101001</v>
       </c>
       <c r="J71" t="s">
         <v>48</v>
       </c>
-      <c r="K71" s="9">
+      <c r="K71" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
         <v>47</v>
       </c>
       <c r="B72">
         <v>1287050</v>
       </c>
-      <c r="C72" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D72" s="8" t="s">
+      <c r="C72" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D72" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>14</v>
       </c>
       <c r="F72">
         <v>1</v>
       </c>
       <c r="G72">
         <v>1</v>
       </c>
       <c r="H72">
         <v>2</v>
       </c>
       <c r="I72" s="2">
         <v>820101001</v>
       </c>
       <c r="J72" t="s">
         <v>27</v>
       </c>
-      <c r="K72" s="9">
+      <c r="K72" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
         <v>47</v>
       </c>
       <c r="B73">
         <v>1287050</v>
       </c>
-      <c r="C73" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="8" t="s">
+      <c r="C73" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D73" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73">
         <v>1</v>
       </c>
       <c r="G73">
         <v>1</v>
       </c>
       <c r="H73">
         <v>2</v>
       </c>
       <c r="I73" s="2">
         <v>320101001</v>
       </c>
       <c r="J73" t="s">
         <v>31</v>
       </c>
-      <c r="K73" s="9">
+      <c r="K73" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
         <v>47</v>
       </c>
       <c r="B74">
         <v>1287050</v>
       </c>
-      <c r="C74" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="8" t="s">
+      <c r="C74" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D74" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
       <c r="F74">
         <v>1</v>
       </c>
       <c r="G74">
         <v>1</v>
       </c>
       <c r="H74">
         <v>2</v>
       </c>
       <c r="I74" s="2">
         <v>420105001</v>
       </c>
       <c r="J74" t="s">
         <v>21</v>
       </c>
-      <c r="K74" s="9">
+      <c r="K74" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
         <v>47</v>
       </c>
       <c r="B75">
         <v>1287050</v>
       </c>
-      <c r="C75" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="8" t="s">
+      <c r="C75" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D75" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>14</v>
       </c>
       <c r="F75">
         <v>1</v>
       </c>
       <c r="G75">
         <v>1</v>
       </c>
       <c r="H75">
         <v>2</v>
       </c>
       <c r="I75" s="2">
         <v>420102004</v>
       </c>
       <c r="J75" t="s">
         <v>49</v>
       </c>
-      <c r="K75" s="9">
+      <c r="K75" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
         <v>47</v>
       </c>
       <c r="B76">
         <v>1287050</v>
       </c>
-      <c r="C76" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="8" t="s">
+      <c r="C76" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D76" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76">
         <v>2</v>
       </c>
       <c r="G76">
         <v>1</v>
       </c>
       <c r="H76">
         <v>4</v>
       </c>
       <c r="I76" s="2">
         <v>810102001</v>
       </c>
       <c r="J76" t="s">
         <v>30</v>
       </c>
-      <c r="K76" s="9">
+      <c r="K76" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
         <v>47</v>
       </c>
       <c r="B77">
         <v>1287050</v>
       </c>
-      <c r="C77" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="8" t="s">
+      <c r="C77" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D77" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>14</v>
       </c>
       <c r="F77">
         <v>2</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
       <c r="H77">
         <v>4</v>
       </c>
       <c r="I77" s="2">
         <v>810101001</v>
       </c>
       <c r="J77" t="s">
         <v>48</v>
       </c>
-      <c r="K77" s="9">
+      <c r="K77" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
         <v>47</v>
       </c>
       <c r="B78">
         <v>1287050</v>
       </c>
-      <c r="C78" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="8" t="s">
+      <c r="C78" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D78" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>14</v>
       </c>
       <c r="F78">
         <v>2</v>
       </c>
       <c r="G78">
         <v>1</v>
       </c>
       <c r="H78">
         <v>4</v>
       </c>
       <c r="I78" s="2">
         <v>820101001</v>
       </c>
       <c r="J78" t="s">
         <v>27</v>
       </c>
-      <c r="K78" s="9">
+      <c r="K78" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
         <v>47</v>
       </c>
       <c r="B79">
         <v>1287050</v>
       </c>
-      <c r="C79" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="8" t="s">
+      <c r="C79" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D79" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
       <c r="F79">
         <v>2</v>
       </c>
       <c r="G79">
         <v>1</v>
       </c>
       <c r="H79">
         <v>4</v>
       </c>
       <c r="I79" s="2">
         <v>320101001</v>
       </c>
       <c r="J79" t="s">
         <v>31</v>
       </c>
-      <c r="K79" s="9">
+      <c r="K79" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
         <v>47</v>
       </c>
       <c r="B80">
         <v>1287050</v>
       </c>
-      <c r="C80" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="8" t="s">
+      <c r="C80" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D80" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>14</v>
       </c>
       <c r="F80">
         <v>2</v>
       </c>
       <c r="G80">
         <v>1</v>
       </c>
       <c r="H80">
         <v>4</v>
       </c>
       <c r="I80" s="2">
         <v>420105001</v>
       </c>
       <c r="J80" t="s">
         <v>21</v>
       </c>
-      <c r="K80" s="9">
+      <c r="K80" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A81" t="s">
         <v>47</v>
       </c>
       <c r="B81">
         <v>1287050</v>
       </c>
-      <c r="C81" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="8" t="s">
+      <c r="C81" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D81" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>14</v>
       </c>
       <c r="F81">
         <v>2</v>
       </c>
       <c r="G81">
         <v>1</v>
       </c>
       <c r="H81">
         <v>4</v>
       </c>
       <c r="I81" s="2">
         <v>420102004</v>
       </c>
       <c r="J81" t="s">
         <v>49</v>
       </c>
-      <c r="K81" s="9">
+      <c r="K81" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A82" t="s">
         <v>47</v>
       </c>
       <c r="B82">
         <v>1287050</v>
       </c>
-      <c r="C82" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="8" t="s">
+      <c r="C82" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D82" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>14</v>
       </c>
       <c r="F82">
         <v>2</v>
       </c>
       <c r="G82">
         <v>1</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82" s="2">
         <v>810102001</v>
       </c>
       <c r="J82" t="s">
         <v>30</v>
       </c>
-      <c r="K82" s="9">
+      <c r="K82" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A83" t="s">
         <v>47</v>
       </c>
       <c r="B83">
         <v>1287050</v>
       </c>
-      <c r="C83" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="8" t="s">
+      <c r="C83" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D83" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
       <c r="F83">
         <v>2</v>
       </c>
       <c r="G83">
         <v>1</v>
       </c>
       <c r="H83">
         <v>1</v>
       </c>
       <c r="I83" s="2">
         <v>810101001</v>
       </c>
       <c r="J83" t="s">
         <v>48</v>
       </c>
-      <c r="K83" s="9">
+      <c r="K83" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A84" t="s">
         <v>47</v>
       </c>
       <c r="B84">
         <v>1287050</v>
       </c>
-      <c r="C84" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D84" s="8" t="s">
+      <c r="C84" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D84" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>14</v>
       </c>
       <c r="F84">
         <v>2</v>
       </c>
       <c r="G84">
         <v>1</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84" s="2">
         <v>820101001</v>
       </c>
       <c r="J84" t="s">
         <v>27</v>
       </c>
-      <c r="K84" s="9">
+      <c r="K84" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A85" t="s">
         <v>47</v>
       </c>
       <c r="B85">
         <v>1287050</v>
       </c>
-      <c r="C85" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="8" t="s">
+      <c r="C85" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D85" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>14</v>
       </c>
       <c r="F85">
         <v>2</v>
       </c>
       <c r="G85">
         <v>1</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85" s="2">
         <v>320101001</v>
       </c>
       <c r="J85" t="s">
         <v>31</v>
       </c>
-      <c r="K85" s="9">
+      <c r="K85" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A86" t="s">
         <v>47</v>
       </c>
       <c r="B86">
         <v>1287050</v>
       </c>
-      <c r="C86" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D86" s="8" t="s">
+      <c r="C86" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D86" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>14</v>
       </c>
       <c r="F86">
         <v>2</v>
       </c>
       <c r="G86">
         <v>1</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
       <c r="I86" s="2">
         <v>420105001</v>
       </c>
       <c r="J86" t="s">
         <v>21</v>
       </c>
-      <c r="K86" s="9">
+      <c r="K86" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A87" t="s">
         <v>47</v>
       </c>
       <c r="B87">
         <v>1287050</v>
       </c>
-      <c r="C87" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="8" t="s">
+      <c r="C87" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D87" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
       <c r="F87">
         <v>2</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
       <c r="H87">
         <v>1</v>
       </c>
       <c r="I87" s="2">
         <v>420102004</v>
       </c>
       <c r="J87" t="s">
         <v>49</v>
       </c>
-      <c r="K87" s="9">
+      <c r="K87" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A88" t="s">
         <v>47</v>
       </c>
       <c r="B88">
         <v>1287050</v>
       </c>
-      <c r="C88" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="8" t="s">
+      <c r="C88" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D88" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>14</v>
       </c>
       <c r="F88">
         <v>2</v>
       </c>
       <c r="G88">
         <v>1</v>
       </c>
       <c r="H88">
         <v>5</v>
       </c>
       <c r="I88" s="2">
         <v>810102001</v>
       </c>
       <c r="J88" t="s">
         <v>30</v>
       </c>
-      <c r="K88" s="9">
+      <c r="K88" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A89" t="s">
         <v>47</v>
       </c>
       <c r="B89">
         <v>1287050</v>
       </c>
-      <c r="C89" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D89" s="8" t="s">
+      <c r="C89" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D89" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>14</v>
       </c>
       <c r="F89">
         <v>2</v>
       </c>
       <c r="G89">
         <v>1</v>
       </c>
       <c r="H89">
         <v>5</v>
       </c>
       <c r="I89" s="2">
         <v>810101001</v>
       </c>
       <c r="J89" t="s">
         <v>48</v>
       </c>
-      <c r="K89" s="9">
+      <c r="K89" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A90" t="s">
         <v>47</v>
       </c>
       <c r="B90">
         <v>1287050</v>
       </c>
-      <c r="C90" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="8" t="s">
+      <c r="C90" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D90" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>14</v>
       </c>
       <c r="F90">
         <v>2</v>
       </c>
       <c r="G90">
         <v>1</v>
       </c>
       <c r="H90">
         <v>5</v>
       </c>
       <c r="I90" s="2">
         <v>820101001</v>
       </c>
       <c r="J90" t="s">
         <v>27</v>
       </c>
-      <c r="K90" s="9">
+      <c r="K90" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A91" t="s">
         <v>47</v>
       </c>
       <c r="B91">
         <v>1287050</v>
       </c>
-      <c r="C91" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D91" s="8" t="s">
+      <c r="C91" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D91" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>14</v>
       </c>
       <c r="F91">
         <v>2</v>
       </c>
       <c r="G91">
         <v>1</v>
       </c>
       <c r="H91">
         <v>5</v>
       </c>
       <c r="I91" s="2">
         <v>320101001</v>
       </c>
       <c r="J91" t="s">
         <v>31</v>
       </c>
-      <c r="K91" s="9">
+      <c r="K91" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A92" t="s">
         <v>47</v>
       </c>
       <c r="B92">
         <v>1287050</v>
       </c>
-      <c r="C92" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="8" t="s">
+      <c r="C92" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D92" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>14</v>
       </c>
       <c r="F92">
         <v>2</v>
       </c>
       <c r="G92">
         <v>1</v>
       </c>
       <c r="H92">
         <v>5</v>
       </c>
       <c r="I92" s="2">
         <v>420105001</v>
       </c>
       <c r="J92" t="s">
         <v>21</v>
       </c>
-      <c r="K92" s="9">
+      <c r="K92" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A93" t="s">
         <v>47</v>
       </c>
       <c r="B93">
         <v>1287050</v>
       </c>
-      <c r="C93" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="8" t="s">
+      <c r="C93" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D93" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>14</v>
       </c>
       <c r="F93">
         <v>2</v>
       </c>
       <c r="G93">
         <v>1</v>
       </c>
       <c r="H93">
         <v>5</v>
       </c>
       <c r="I93" s="2">
         <v>420102004</v>
       </c>
       <c r="J93" t="s">
         <v>49</v>
       </c>
-      <c r="K93" s="9">
+      <c r="K93" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A94" t="s">
         <v>47</v>
       </c>
       <c r="B94">
         <v>1287050</v>
       </c>
-      <c r="C94" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="8" t="s">
+      <c r="C94" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D94" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>14</v>
       </c>
       <c r="F94">
         <v>2</v>
       </c>
       <c r="G94">
         <v>1</v>
       </c>
       <c r="H94">
         <v>2</v>
       </c>
       <c r="I94" s="2">
         <v>810102001</v>
       </c>
       <c r="J94" t="s">
         <v>30</v>
       </c>
-      <c r="K94" s="9">
+      <c r="K94" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A95" t="s">
         <v>47</v>
       </c>
       <c r="B95">
         <v>1287050</v>
       </c>
-      <c r="C95" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="8" t="s">
+      <c r="C95" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D95" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>14</v>
       </c>
       <c r="F95">
         <v>2</v>
       </c>
       <c r="G95">
         <v>1</v>
       </c>
       <c r="H95">
         <v>2</v>
       </c>
       <c r="I95" s="2">
         <v>810101001</v>
       </c>
       <c r="J95" t="s">
         <v>48</v>
       </c>
-      <c r="K95" s="9">
+      <c r="K95" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A96" t="s">
         <v>47</v>
       </c>
       <c r="B96">
         <v>1287050</v>
       </c>
-      <c r="C96" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D96" s="8" t="s">
+      <c r="C96" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D96" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96">
         <v>2</v>
       </c>
       <c r="G96">
         <v>1</v>
       </c>
       <c r="H96">
         <v>2</v>
       </c>
       <c r="I96" s="2">
         <v>820101001</v>
       </c>
       <c r="J96" t="s">
         <v>27</v>
       </c>
-      <c r="K96" s="9">
+      <c r="K96" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A97" t="s">
         <v>47</v>
       </c>
       <c r="B97">
         <v>1287050</v>
       </c>
-      <c r="C97" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="8" t="s">
+      <c r="C97" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D97" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>14</v>
       </c>
       <c r="F97">
         <v>2</v>
       </c>
       <c r="G97">
         <v>1</v>
       </c>
       <c r="H97">
         <v>2</v>
       </c>
       <c r="I97" s="2">
         <v>320101001</v>
       </c>
       <c r="J97" t="s">
         <v>31</v>
       </c>
-      <c r="K97" s="9">
+      <c r="K97" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A98" t="s">
         <v>47</v>
       </c>
       <c r="B98">
         <v>1287050</v>
       </c>
-      <c r="C98" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D98" s="8" t="s">
+      <c r="C98" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D98" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>14</v>
       </c>
       <c r="F98">
         <v>2</v>
       </c>
       <c r="G98">
         <v>1</v>
       </c>
       <c r="H98">
         <v>2</v>
       </c>
       <c r="I98" s="2">
         <v>420105001</v>
       </c>
       <c r="J98" t="s">
         <v>21</v>
       </c>
-      <c r="K98" s="9">
+      <c r="K98" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A99" t="s">
         <v>47</v>
       </c>
       <c r="B99">
         <v>1287050</v>
       </c>
-      <c r="C99" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D99" s="8" t="s">
+      <c r="C99" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D99" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>14</v>
       </c>
       <c r="F99">
         <v>2</v>
       </c>
       <c r="G99">
         <v>1</v>
       </c>
       <c r="H99">
         <v>2</v>
       </c>
       <c r="I99" s="2">
         <v>420102004</v>
       </c>
       <c r="J99" t="s">
         <v>49</v>
       </c>
-      <c r="K99" s="9">
+      <c r="K99" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A100" t="s">
         <v>46</v>
       </c>
       <c r="B100">
         <v>1287050</v>
       </c>
-      <c r="C100" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D100" s="8" t="s">
+      <c r="C100" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D100" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
       <c r="F100">
         <v>1</v>
       </c>
       <c r="G100">
         <v>1</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100" s="2">
         <v>820101001</v>
       </c>
       <c r="J100" t="s">
         <v>27</v>
       </c>
-      <c r="K100" s="9">
+      <c r="K100" s="8">
         <v>171.57</v>
       </c>
     </row>
     <row r="101" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A101" t="s">
         <v>46</v>
       </c>
       <c r="B101">
         <v>1287050</v>
       </c>
-      <c r="C101" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D101" s="8" t="s">
+      <c r="C101" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D101" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>14</v>
       </c>
       <c r="F101">
         <v>2</v>
       </c>
       <c r="G101">
         <v>1</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101" s="2">
         <v>820101001</v>
       </c>
       <c r="J101" t="s">
         <v>27</v>
       </c>
-      <c r="K101" s="9">
+      <c r="K101" s="8">
         <v>1.0900000000000001</v>
       </c>
     </row>
     <row r="102" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A102" t="s">
         <v>46</v>
       </c>
       <c r="B102">
         <v>1287050</v>
       </c>
-      <c r="C102" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="8" t="s">
+      <c r="C102" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D102" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>14</v>
       </c>
       <c r="F102">
         <v>1</v>
       </c>
       <c r="G102">
         <v>1</v>
       </c>
       <c r="H102">
         <v>4</v>
       </c>
       <c r="I102" s="2">
         <v>420105001</v>
       </c>
       <c r="J102" t="s">
         <v>29</v>
       </c>
-      <c r="K102" s="9">
+      <c r="K102" s="8">
         <v>884.6</v>
       </c>
     </row>
     <row r="103" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A103" t="s">
         <v>46</v>
       </c>
       <c r="B103">
         <v>1287050</v>
       </c>
-      <c r="C103" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D103" s="8" t="s">
+      <c r="C103" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D103" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>14</v>
       </c>
       <c r="F103">
         <v>2</v>
       </c>
       <c r="G103">
         <v>1</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
       <c r="I103" s="2">
         <v>420105001</v>
       </c>
       <c r="J103" t="s">
         <v>29</v>
       </c>
-      <c r="K103" s="9">
+      <c r="K103" s="8">
         <v>9.82</v>
       </c>
     </row>
     <row r="104" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A104" t="s">
         <v>46</v>
       </c>
       <c r="B104">
         <v>1287050</v>
       </c>
-      <c r="C104" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D104" s="8" t="s">
+      <c r="C104" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D104" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
       <c r="F104">
         <v>1</v>
       </c>
       <c r="G104">
         <v>1</v>
       </c>
       <c r="H104">
         <v>4</v>
       </c>
       <c r="I104" s="2">
         <v>420102004</v>
       </c>
       <c r="J104" t="s">
         <v>38</v>
       </c>
-      <c r="K104" s="9">
+      <c r="K104" s="8">
         <v>524.54</v>
       </c>
     </row>
     <row r="105" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A105" t="s">
         <v>46</v>
       </c>
       <c r="B105">
         <v>1287050</v>
       </c>
-      <c r="C105" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D105" s="8" t="s">
+      <c r="C105" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D105" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>14</v>
       </c>
       <c r="F105">
         <v>2</v>
       </c>
       <c r="G105">
         <v>1</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105" s="2">
         <v>420102004</v>
       </c>
       <c r="J105" t="s">
         <v>38</v>
       </c>
-      <c r="K105" s="9">
+      <c r="K105" s="8">
         <v>207.26</v>
       </c>
     </row>
     <row r="106" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A106" t="s">
         <v>46</v>
       </c>
       <c r="B106">
         <v>1287050</v>
       </c>
-      <c r="C106" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D106" s="8" t="s">
+      <c r="C106" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D106" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>14</v>
       </c>
       <c r="F106">
         <v>1</v>
       </c>
       <c r="G106">
         <v>1</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106" s="2">
         <v>810102001</v>
       </c>
       <c r="J106" t="s">
         <v>30</v>
       </c>
-      <c r="K106" s="9">
+      <c r="K106" s="8">
         <v>188.82</v>
       </c>
     </row>
     <row r="107" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A107" t="s">
         <v>46</v>
       </c>
       <c r="B107">
         <v>1287050</v>
       </c>
-      <c r="C107" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D107" s="8" t="s">
+      <c r="C107" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D107" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
       <c r="F107">
         <v>2</v>
       </c>
       <c r="G107">
         <v>1</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
       <c r="I107" s="2">
         <v>810102001</v>
       </c>
       <c r="J107" t="s">
         <v>30</v>
       </c>
-      <c r="K107" s="9">
+      <c r="K107" s="8">
         <v>10.43</v>
       </c>
     </row>
     <row r="108" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A108" t="s">
         <v>46</v>
       </c>
       <c r="B108">
         <v>1287050</v>
       </c>
-      <c r="C108" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D108" s="8" t="s">
+      <c r="C108" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D108" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>14</v>
       </c>
       <c r="F108">
         <v>1</v>
       </c>
       <c r="G108">
         <v>1</v>
       </c>
       <c r="H108">
         <v>4</v>
       </c>
       <c r="I108" s="2">
         <v>320101001</v>
       </c>
       <c r="J108" t="s">
         <v>31</v>
       </c>
-      <c r="K108" s="9">
+      <c r="K108" s="8">
         <v>925.09</v>
       </c>
     </row>
     <row r="109" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A109" t="s">
         <v>46</v>
       </c>
       <c r="B109">
         <v>1287050</v>
       </c>
-      <c r="C109" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="8" t="s">
+      <c r="C109" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D109" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>14</v>
       </c>
       <c r="F109">
         <v>2</v>
       </c>
       <c r="G109">
         <v>1</v>
       </c>
       <c r="H109">
         <v>1</v>
       </c>
       <c r="I109" s="2">
         <v>320101001</v>
       </c>
       <c r="J109" t="s">
         <v>31</v>
       </c>
-      <c r="K109" s="9">
+      <c r="K109" s="8">
         <v>28.05</v>
       </c>
     </row>
     <row r="110" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A110" t="s">
         <v>45</v>
       </c>
       <c r="B110">
         <v>1287050</v>
       </c>
-      <c r="C110" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D110" s="8" t="s">
+      <c r="C110" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D110" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>14</v>
       </c>
       <c r="F110">
         <v>1</v>
       </c>
       <c r="G110">
         <v>1</v>
       </c>
       <c r="H110">
         <v>1</v>
       </c>
       <c r="I110" s="2">
         <v>820101001</v>
       </c>
       <c r="J110" t="s">
         <v>27</v>
       </c>
-      <c r="K110" s="9">
+      <c r="K110" s="8">
         <v>101.54</v>
       </c>
     </row>
     <row r="111" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A111" t="s">
         <v>45</v>
       </c>
       <c r="B111">
         <v>1287050</v>
       </c>
-      <c r="C111" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D111" s="8" t="s">
+      <c r="C111" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D111" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E111" t="s">
         <v>14</v>
       </c>
       <c r="F111">
         <v>2</v>
       </c>
       <c r="G111">
         <v>1</v>
       </c>
       <c r="H111">
         <v>1</v>
       </c>
       <c r="I111" s="2">
         <v>820101001</v>
       </c>
       <c r="J111" t="s">
         <v>27</v>
       </c>
-      <c r="K111" s="9">
+      <c r="K111" s="8">
         <v>156.29</v>
       </c>
     </row>
     <row r="112" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A112" t="s">
         <v>45</v>
       </c>
       <c r="B112">
         <v>1287050</v>
       </c>
-      <c r="C112" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D112" s="8" t="s">
+      <c r="C112" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D112" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>14</v>
       </c>
       <c r="F112">
         <v>1</v>
       </c>
       <c r="G112">
         <v>1</v>
       </c>
       <c r="H112">
         <v>1</v>
       </c>
       <c r="I112" s="2">
         <v>420105001</v>
       </c>
       <c r="J112" t="s">
         <v>29</v>
       </c>
-      <c r="K112" s="9">
+      <c r="K112" s="8">
         <v>128.26</v>
       </c>
     </row>
     <row r="113" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A113" t="s">
         <v>45</v>
       </c>
       <c r="B113">
         <v>1287050</v>
       </c>
-      <c r="C113" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D113" s="8" t="s">
+      <c r="C113" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D113" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>14</v>
       </c>
       <c r="F113">
         <v>2</v>
       </c>
       <c r="G113">
         <v>1</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113" s="2">
         <v>420105001</v>
       </c>
       <c r="J113" t="s">
         <v>29</v>
       </c>
-      <c r="K113" s="9">
+      <c r="K113" s="8">
         <v>614.34</v>
       </c>
     </row>
     <row r="114" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A114" t="s">
         <v>45</v>
       </c>
       <c r="B114">
         <v>1287050</v>
       </c>
-      <c r="C114" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D114" s="8" t="s">
+      <c r="C114" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D114" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>14</v>
       </c>
       <c r="F114">
         <v>1</v>
       </c>
       <c r="G114">
         <v>1</v>
       </c>
       <c r="H114">
         <v>4</v>
       </c>
       <c r="I114" s="2">
         <v>420102004</v>
       </c>
       <c r="J114" t="s">
         <v>38</v>
       </c>
-      <c r="K114" s="9">
+      <c r="K114" s="8">
         <v>498.45</v>
       </c>
     </row>
     <row r="115" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A115" t="s">
         <v>45</v>
       </c>
       <c r="B115">
         <v>1287050</v>
       </c>
-      <c r="C115" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D115" s="8" t="s">
+      <c r="C115" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D115" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>14</v>
       </c>
       <c r="F115">
         <v>2</v>
       </c>
       <c r="G115">
         <v>1</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="I115" s="2">
         <v>420102004</v>
       </c>
       <c r="J115" t="s">
         <v>38</v>
       </c>
-      <c r="K115" s="9">
+      <c r="K115" s="8">
         <v>233.59</v>
       </c>
     </row>
     <row r="116" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A116" t="s">
         <v>45</v>
       </c>
       <c r="B116">
         <v>1287050</v>
       </c>
-      <c r="C116" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D116" s="8" t="s">
+      <c r="C116" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D116" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>14</v>
       </c>
       <c r="F116">
         <v>2</v>
       </c>
       <c r="G116">
         <v>1</v>
       </c>
       <c r="H116">
         <v>5</v>
       </c>
       <c r="I116" s="2">
         <v>420102004</v>
       </c>
       <c r="J116" t="s">
         <v>38</v>
       </c>
-      <c r="K116" s="9">
+      <c r="K116" s="8">
         <v>484.65</v>
       </c>
     </row>
     <row r="117" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A117" t="s">
         <v>45</v>
       </c>
       <c r="B117">
         <v>1287050</v>
       </c>
-      <c r="C117" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D117" s="8" t="s">
+      <c r="C117" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D117" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>14</v>
       </c>
       <c r="F117">
         <v>1</v>
       </c>
       <c r="G117">
         <v>1</v>
       </c>
       <c r="H117">
         <v>1</v>
       </c>
       <c r="I117" s="2">
         <v>810102001</v>
       </c>
       <c r="J117" t="s">
         <v>30</v>
       </c>
-      <c r="K117" s="9">
+      <c r="K117" s="8">
         <v>243.4</v>
       </c>
     </row>
     <row r="118" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A118" t="s">
         <v>45</v>
       </c>
       <c r="B118">
         <v>1287050</v>
       </c>
-      <c r="C118" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D118" s="8" t="s">
+      <c r="C118" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D118" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>14</v>
       </c>
       <c r="F118">
         <v>2</v>
       </c>
       <c r="G118">
         <v>1</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118" s="2">
         <v>810102001</v>
       </c>
       <c r="J118" t="s">
         <v>30</v>
       </c>
-      <c r="K118" s="9">
+      <c r="K118" s="8">
         <v>404.49</v>
       </c>
     </row>
     <row r="119" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A119" t="s">
         <v>45</v>
       </c>
       <c r="B119">
         <v>1287050</v>
       </c>
-      <c r="C119" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D119" s="8" t="s">
+      <c r="C119" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D119" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>14</v>
       </c>
       <c r="F119">
         <v>1</v>
       </c>
       <c r="G119">
         <v>1</v>
       </c>
       <c r="H119">
         <v>1</v>
       </c>
       <c r="I119" s="2">
         <v>320101001</v>
       </c>
       <c r="J119" t="s">
         <v>31</v>
       </c>
-      <c r="K119" s="9">
+      <c r="K119" s="8">
         <v>192.94</v>
       </c>
     </row>
     <row r="120" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A120" t="s">
         <v>45</v>
       </c>
       <c r="B120">
         <v>1287050</v>
       </c>
-      <c r="C120" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D120" s="8" t="s">
+      <c r="C120" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D120" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>14</v>
       </c>
       <c r="F120">
         <v>2</v>
       </c>
       <c r="G120">
         <v>1</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120" s="2">
         <v>320101001</v>
       </c>
       <c r="J120" t="s">
         <v>31</v>
       </c>
-      <c r="K120" s="9">
+      <c r="K120" s="8">
         <v>1070.06</v>
       </c>
     </row>
     <row r="121" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A121" t="s">
         <v>44</v>
       </c>
       <c r="B121">
         <v>1287050</v>
       </c>
-      <c r="C121" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D121" s="8" t="s">
+      <c r="C121" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D121" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>14</v>
       </c>
       <c r="F121">
         <v>2</v>
       </c>
       <c r="G121">
         <v>1</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121" s="2">
         <v>820101001</v>
       </c>
       <c r="J121" t="s">
         <v>27</v>
       </c>
-      <c r="K121" s="9">
+      <c r="K121" s="8">
         <v>61</v>
       </c>
     </row>
     <row r="122" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A122" t="s">
         <v>44</v>
       </c>
       <c r="B122">
         <v>1287050</v>
       </c>
-      <c r="C122" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D122" s="8" t="s">
+      <c r="C122" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D122" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>14</v>
       </c>
       <c r="F122">
         <v>2</v>
       </c>
       <c r="G122">
         <v>1</v>
       </c>
       <c r="H122">
         <v>1</v>
       </c>
       <c r="I122" s="2">
         <v>420105001</v>
       </c>
       <c r="J122" t="s">
         <v>29</v>
       </c>
-      <c r="K122" s="9">
+      <c r="K122" s="8">
         <v>318.06</v>
       </c>
     </row>
     <row r="123" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A123" t="s">
         <v>44</v>
       </c>
       <c r="B123">
         <v>1287050</v>
       </c>
-      <c r="C123" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D123" s="8" t="s">
+      <c r="C123" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D123" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>14</v>
       </c>
       <c r="F123">
         <v>2</v>
       </c>
       <c r="G123">
         <v>1</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123" s="2">
         <v>420102004</v>
       </c>
       <c r="J123" t="s">
         <v>38</v>
       </c>
-      <c r="K123" s="9">
+      <c r="K123" s="8">
         <v>2.67</v>
       </c>
     </row>
     <row r="124" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A124" t="s">
         <v>44</v>
       </c>
       <c r="B124">
         <v>1287050</v>
       </c>
-      <c r="C124" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D124" s="8" t="s">
+      <c r="C124" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D124" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>14</v>
       </c>
       <c r="F124">
         <v>1</v>
       </c>
       <c r="G124">
         <v>1</v>
       </c>
       <c r="H124">
         <v>4</v>
       </c>
       <c r="I124" s="2">
         <v>320101001</v>
       </c>
       <c r="J124" t="s">
         <v>31</v>
       </c>
-      <c r="K124" s="9">
+      <c r="K124" s="8">
         <v>10805.65</v>
       </c>
     </row>
     <row r="125" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A125" t="s">
         <v>43</v>
       </c>
       <c r="B125">
         <v>1287050</v>
       </c>
-      <c r="C125" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D125" s="8" t="s">
+      <c r="C125" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D125" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>14</v>
       </c>
       <c r="F125">
         <v>2</v>
       </c>
       <c r="G125">
         <v>1</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125" s="2">
         <v>420105001</v>
       </c>
       <c r="J125" t="s">
         <v>29</v>
       </c>
-      <c r="K125" s="9">
+      <c r="K125" s="8">
         <v>63.62</v>
       </c>
     </row>
     <row r="126" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A126" t="s">
         <v>43</v>
       </c>
       <c r="B126">
         <v>1287050</v>
       </c>
-      <c r="C126" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D126" s="8" t="s">
+      <c r="C126" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D126" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E126" t="s">
         <v>14</v>
       </c>
       <c r="F126">
         <v>2</v>
       </c>
       <c r="G126">
         <v>1</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
       <c r="I126" s="2">
         <v>420102004</v>
       </c>
       <c r="J126" t="s">
         <v>38</v>
       </c>
-      <c r="K126" s="9">
+      <c r="K126" s="8">
         <v>101.14</v>
       </c>
     </row>
     <row r="127" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A127" t="s">
         <v>43</v>
       </c>
       <c r="B127">
         <v>1287050</v>
       </c>
-      <c r="C127" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D127" s="8" t="s">
+      <c r="C127" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D127" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>14</v>
       </c>
       <c r="F127">
         <v>1</v>
       </c>
       <c r="G127">
         <v>1</v>
       </c>
       <c r="H127">
         <v>4</v>
       </c>
       <c r="I127" s="2">
         <v>320101001</v>
       </c>
       <c r="J127" t="s">
         <v>31</v>
       </c>
-      <c r="K127" s="9">
+      <c r="K127" s="8">
         <v>2036.26</v>
       </c>
     </row>
     <row r="128" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A128" t="s">
         <v>43</v>
       </c>
       <c r="B128">
         <v>1287050</v>
       </c>
-      <c r="C128" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D128" s="8" t="s">
+      <c r="C128" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D128" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>14</v>
       </c>
       <c r="F128">
         <v>2</v>
       </c>
       <c r="G128">
         <v>1</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128" s="2">
         <v>320101001</v>
       </c>
       <c r="J128" t="s">
         <v>31</v>
       </c>
-      <c r="K128" s="9">
+      <c r="K128" s="8">
         <v>44.6</v>
       </c>
     </row>
     <row r="129" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A129" t="s">
         <v>43</v>
       </c>
       <c r="B129">
         <v>1287050</v>
       </c>
-      <c r="C129" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D129" s="8" t="s">
+      <c r="C129" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D129" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>14</v>
       </c>
       <c r="F129">
         <v>2</v>
       </c>
       <c r="G129">
         <v>1</v>
       </c>
       <c r="H129">
         <v>2</v>
       </c>
       <c r="I129" s="2">
         <v>320101001</v>
       </c>
       <c r="J129" t="s">
         <v>31</v>
       </c>
-      <c r="K129" s="9">
+      <c r="K129" s="8">
         <v>3240.77</v>
       </c>
     </row>
     <row r="130" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A130" t="s">
         <v>42</v>
       </c>
       <c r="B130">
         <v>1287050</v>
       </c>
-      <c r="C130" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D130" s="8" t="s">
+      <c r="C130" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D130" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>14</v>
       </c>
       <c r="F130">
         <v>1</v>
       </c>
       <c r="G130">
         <v>1</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130" s="2">
         <v>820101001</v>
       </c>
       <c r="J130" t="s">
         <v>27</v>
       </c>
-      <c r="K130" s="9">
+      <c r="K130" s="8">
         <v>189.04</v>
       </c>
     </row>
     <row r="131" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A131" t="s">
         <v>42</v>
       </c>
       <c r="B131">
         <v>1287050</v>
       </c>
-      <c r="C131" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D131" s="8" t="s">
+      <c r="C131" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D131" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>14</v>
       </c>
       <c r="F131">
         <v>2</v>
       </c>
       <c r="G131">
         <v>1</v>
       </c>
       <c r="H131">
         <v>1</v>
       </c>
       <c r="I131" s="2">
         <v>820101001</v>
       </c>
       <c r="J131" t="s">
         <v>27</v>
       </c>
-      <c r="K131" s="9">
+      <c r="K131" s="8">
         <v>153.31</v>
       </c>
     </row>
     <row r="132" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A132" t="s">
         <v>42</v>
       </c>
       <c r="B132">
         <v>1287050</v>
       </c>
-      <c r="C132" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D132" s="8" t="s">
+      <c r="C132" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D132" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>14</v>
       </c>
       <c r="F132">
         <v>1</v>
       </c>
       <c r="G132">
         <v>1</v>
       </c>
       <c r="H132">
         <v>1</v>
       </c>
       <c r="I132" s="2">
         <v>420105001</v>
       </c>
       <c r="J132" t="s">
         <v>29</v>
       </c>
-      <c r="K132" s="9">
+      <c r="K132" s="8">
         <v>16.920000000000002</v>
       </c>
     </row>
     <row r="133" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A133" t="s">
         <v>42</v>
       </c>
       <c r="B133">
         <v>1287050</v>
       </c>
-      <c r="C133" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D133" s="8" t="s">
+      <c r="C133" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D133" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>14</v>
       </c>
       <c r="F133">
         <v>1</v>
       </c>
       <c r="G133">
         <v>1</v>
       </c>
       <c r="H133">
         <v>4</v>
       </c>
       <c r="I133" s="2">
         <v>420105001</v>
       </c>
       <c r="J133" t="s">
         <v>29</v>
       </c>
-      <c r="K133" s="9">
+      <c r="K133" s="8">
         <v>1087.8900000000001</v>
       </c>
     </row>
     <row r="134" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A134" t="s">
         <v>42</v>
       </c>
       <c r="B134">
         <v>1287050</v>
       </c>
-      <c r="C134" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D134" s="8" t="s">
+      <c r="C134" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D134" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>14</v>
       </c>
       <c r="F134">
         <v>1</v>
       </c>
       <c r="G134">
         <v>1</v>
       </c>
       <c r="H134">
         <v>5</v>
       </c>
       <c r="I134" s="2">
         <v>420105001</v>
       </c>
       <c r="J134" t="s">
         <v>29</v>
       </c>
-      <c r="K134" s="9">
+      <c r="K134" s="8">
         <v>780.19</v>
       </c>
     </row>
     <row r="135" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A135" t="s">
         <v>42</v>
       </c>
       <c r="B135">
         <v>1287050</v>
       </c>
-      <c r="C135" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D135" s="8" t="s">
+      <c r="C135" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D135" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>14</v>
       </c>
       <c r="F135">
         <v>2</v>
       </c>
       <c r="G135">
         <v>1</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135" s="2">
         <v>420105001</v>
       </c>
       <c r="J135" t="s">
         <v>29</v>
       </c>
-      <c r="K135" s="9">
+      <c r="K135" s="8">
         <v>1376.17</v>
       </c>
     </row>
     <row r="136" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A136" t="s">
         <v>42</v>
       </c>
       <c r="B136">
         <v>1287050</v>
       </c>
-      <c r="C136" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D136" s="8" t="s">
+      <c r="C136" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D136" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>14</v>
       </c>
       <c r="F136">
         <v>2</v>
       </c>
       <c r="G136">
         <v>1</v>
       </c>
       <c r="H136">
         <v>2</v>
       </c>
       <c r="I136" s="2">
         <v>420105001</v>
       </c>
       <c r="J136" t="s">
         <v>29</v>
       </c>
-      <c r="K136" s="9">
+      <c r="K136" s="8">
         <v>293.95</v>
       </c>
     </row>
     <row r="137" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A137" t="s">
         <v>42</v>
       </c>
       <c r="B137">
         <v>1287050</v>
       </c>
-      <c r="C137" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D137" s="8" t="s">
+      <c r="C137" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D137" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>14</v>
       </c>
       <c r="F137">
         <v>1</v>
       </c>
       <c r="G137">
         <v>1</v>
       </c>
       <c r="H137">
         <v>1</v>
       </c>
       <c r="I137" s="2">
         <v>810102001</v>
       </c>
       <c r="J137" t="s">
         <v>30</v>
       </c>
-      <c r="K137" s="9">
+      <c r="K137" s="8">
         <v>413.67</v>
       </c>
     </row>
     <row r="138" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A138" t="s">
         <v>42</v>
       </c>
       <c r="B138">
         <v>1287050</v>
       </c>
-      <c r="C138" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D138" s="8" t="s">
+      <c r="C138" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D138" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>14</v>
       </c>
       <c r="F138">
         <v>2</v>
       </c>
       <c r="G138">
         <v>1</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138" s="2">
         <v>810102001</v>
       </c>
       <c r="J138" t="s">
         <v>30</v>
       </c>
-      <c r="K138" s="9">
+      <c r="K138" s="8">
         <v>244.41</v>
       </c>
     </row>
     <row r="139" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A139" t="s">
         <v>42</v>
       </c>
       <c r="B139">
         <v>1287050</v>
       </c>
-      <c r="C139" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D139" s="8" t="s">
+      <c r="C139" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D139" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>14</v>
       </c>
       <c r="F139">
         <v>1</v>
       </c>
       <c r="G139">
         <v>1</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139" s="2">
         <v>320101001</v>
       </c>
       <c r="J139" t="s">
         <v>31</v>
       </c>
-      <c r="K139" s="9">
+      <c r="K139" s="8">
         <v>24.79</v>
       </c>
     </row>
     <row r="140" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A140" t="s">
         <v>42</v>
       </c>
       <c r="B140">
         <v>1287050</v>
       </c>
-      <c r="C140" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D140" s="8" t="s">
+      <c r="C140" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D140" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>14</v>
       </c>
       <c r="F140">
         <v>1</v>
       </c>
       <c r="G140">
         <v>1</v>
       </c>
       <c r="H140">
         <v>4</v>
       </c>
       <c r="I140" s="2">
         <v>320101001</v>
       </c>
       <c r="J140" t="s">
         <v>31</v>
       </c>
-      <c r="K140" s="9">
+      <c r="K140" s="8">
         <v>504.2</v>
       </c>
     </row>
     <row r="141" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A141" t="s">
         <v>42</v>
       </c>
       <c r="B141">
         <v>1287050</v>
       </c>
-      <c r="C141" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D141" s="8" t="s">
+      <c r="C141" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D141" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E141" t="s">
         <v>14</v>
       </c>
       <c r="F141">
         <v>2</v>
       </c>
       <c r="G141">
         <v>1</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
       <c r="I141" s="2">
         <v>320101001</v>
       </c>
       <c r="J141" t="s">
         <v>31</v>
       </c>
-      <c r="K141" s="9">
+      <c r="K141" s="8">
         <v>670.52</v>
       </c>
     </row>
     <row r="142" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A142" t="s">
         <v>42</v>
       </c>
       <c r="B142">
         <v>1287050</v>
       </c>
-      <c r="C142" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D142" s="8" t="s">
+      <c r="C142" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D142" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>14</v>
       </c>
       <c r="F142">
         <v>2</v>
       </c>
       <c r="G142">
         <v>1</v>
       </c>
       <c r="H142">
         <v>2</v>
       </c>
       <c r="I142" s="2">
         <v>320101001</v>
       </c>
       <c r="J142" t="s">
         <v>31</v>
       </c>
-      <c r="K142" s="9">
+      <c r="K142" s="8">
         <v>5752.11</v>
       </c>
     </row>
     <row r="143" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A143" t="s">
         <v>42</v>
       </c>
       <c r="B143">
         <v>1287050</v>
       </c>
-      <c r="C143" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D143" s="8" t="s">
+      <c r="C143" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D143" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>14</v>
       </c>
       <c r="F143">
         <v>2</v>
       </c>
       <c r="G143">
         <v>1</v>
       </c>
       <c r="H143">
         <v>5</v>
       </c>
       <c r="I143" s="2">
         <v>320101001</v>
       </c>
       <c r="J143" t="s">
         <v>31</v>
       </c>
-      <c r="K143" s="9">
+      <c r="K143" s="8">
         <v>2559.89</v>
       </c>
     </row>
     <row r="144" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A144" t="s">
         <v>41</v>
       </c>
       <c r="B144">
         <v>1287050</v>
       </c>
-      <c r="C144" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D144" s="8" t="s">
+      <c r="C144" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D144" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>14</v>
       </c>
       <c r="F144">
         <v>1</v>
       </c>
       <c r="G144">
         <v>1</v>
       </c>
       <c r="H144">
         <v>1</v>
       </c>
       <c r="I144" s="2">
         <v>820101001</v>
       </c>
       <c r="J144" t="s">
         <v>27</v>
       </c>
-      <c r="K144" s="9">
+      <c r="K144" s="8">
         <v>213.36</v>
       </c>
     </row>
     <row r="145" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A145" t="s">
         <v>41</v>
       </c>
       <c r="B145">
         <v>1287050</v>
       </c>
-      <c r="C145" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D145" s="8" t="s">
+      <c r="C145" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D145" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>14</v>
       </c>
       <c r="F145">
         <v>2</v>
       </c>
       <c r="G145">
         <v>1</v>
       </c>
       <c r="H145">
         <v>1</v>
       </c>
       <c r="I145" s="2">
         <v>820101001</v>
       </c>
       <c r="J145" t="s">
         <v>27</v>
       </c>
-      <c r="K145" s="9">
+      <c r="K145" s="8">
         <v>200.02</v>
       </c>
     </row>
     <row r="146" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A146" t="s">
         <v>41</v>
       </c>
       <c r="B146">
         <v>1287050</v>
       </c>
-      <c r="C146" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D146" s="8" t="s">
+      <c r="C146" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D146" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>14</v>
       </c>
       <c r="F146">
         <v>1</v>
       </c>
       <c r="G146">
         <v>1</v>
       </c>
       <c r="H146">
         <v>4</v>
       </c>
       <c r="I146" s="2">
         <v>420105001</v>
       </c>
       <c r="J146" t="s">
         <v>29</v>
       </c>
-      <c r="K146" s="9">
+      <c r="K146" s="8">
         <v>3384.52</v>
       </c>
     </row>
     <row r="147" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A147" t="s">
         <v>41</v>
       </c>
       <c r="B147">
         <v>1287050</v>
       </c>
-      <c r="C147" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D147" s="8" t="s">
+      <c r="C147" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D147" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E147" t="s">
         <v>14</v>
       </c>
       <c r="F147">
         <v>1</v>
       </c>
       <c r="G147">
         <v>1</v>
       </c>
       <c r="H147">
         <v>5</v>
       </c>
       <c r="I147" s="2">
         <v>420105001</v>
       </c>
       <c r="J147" t="s">
         <v>29</v>
       </c>
-      <c r="K147" s="9">
+      <c r="K147" s="8">
         <v>1504.84</v>
       </c>
     </row>
     <row r="148" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A148" t="s">
         <v>41</v>
       </c>
       <c r="B148">
         <v>1287050</v>
       </c>
-      <c r="C148" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D148" s="8" t="s">
+      <c r="C148" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D148" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>14</v>
       </c>
       <c r="F148">
         <v>2</v>
       </c>
       <c r="G148">
         <v>1</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148" s="2">
         <v>420105001</v>
       </c>
       <c r="J148" t="s">
         <v>29</v>
       </c>
-      <c r="K148" s="9">
+      <c r="K148" s="8">
         <v>595.08000000000004</v>
       </c>
     </row>
     <row r="149" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A149" t="s">
         <v>41</v>
       </c>
       <c r="B149">
         <v>1287050</v>
       </c>
-      <c r="C149" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D149" s="8" t="s">
+      <c r="C149" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D149" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E149" t="s">
         <v>14</v>
       </c>
       <c r="F149">
         <v>2</v>
       </c>
       <c r="G149">
         <v>1</v>
       </c>
       <c r="H149">
         <v>2</v>
       </c>
       <c r="I149" s="2">
         <v>420105001</v>
       </c>
       <c r="J149" t="s">
         <v>29</v>
       </c>
-      <c r="K149" s="9">
+      <c r="K149" s="8">
         <v>124.74</v>
       </c>
     </row>
     <row r="150" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A150" t="s">
         <v>41</v>
       </c>
       <c r="B150">
         <v>1287050</v>
       </c>
-      <c r="C150" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D150" s="8" t="s">
+      <c r="C150" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D150" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>14</v>
       </c>
       <c r="F150">
         <v>1</v>
       </c>
       <c r="G150">
         <v>1</v>
       </c>
       <c r="H150">
         <v>4</v>
       </c>
       <c r="I150" s="2">
         <v>420102004</v>
       </c>
       <c r="J150" t="s">
         <v>38</v>
       </c>
-      <c r="K150" s="9">
+      <c r="K150" s="8">
         <v>2980</v>
       </c>
     </row>
     <row r="151" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A151" t="s">
         <v>41</v>
       </c>
       <c r="B151">
         <v>1287050</v>
       </c>
-      <c r="C151" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D151" s="8" t="s">
+      <c r="C151" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D151" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>14</v>
       </c>
       <c r="F151">
         <v>1</v>
       </c>
       <c r="G151">
         <v>1</v>
       </c>
       <c r="H151">
         <v>1</v>
       </c>
       <c r="I151" s="2">
         <v>810102001</v>
       </c>
       <c r="J151" t="s">
         <v>30</v>
       </c>
-      <c r="K151" s="9">
+      <c r="K151" s="8">
         <v>88.45</v>
       </c>
     </row>
     <row r="152" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A152" t="s">
         <v>41</v>
       </c>
       <c r="B152">
         <v>1287050</v>
       </c>
-      <c r="C152" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D152" s="8" t="s">
+      <c r="C152" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D152" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>14</v>
       </c>
       <c r="F152">
         <v>2</v>
       </c>
       <c r="G152">
         <v>1</v>
       </c>
       <c r="H152">
         <v>1</v>
       </c>
       <c r="I152" s="2">
         <v>810102001</v>
       </c>
       <c r="J152" t="s">
         <v>30</v>
       </c>
-      <c r="K152" s="9">
+      <c r="K152" s="8">
         <v>157.22999999999999</v>
       </c>
     </row>
     <row r="153" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A153" t="s">
         <v>41</v>
       </c>
       <c r="B153">
         <v>1287050</v>
       </c>
-      <c r="C153" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D153" s="8" t="s">
+      <c r="C153" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D153" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E153" t="s">
         <v>14</v>
       </c>
       <c r="F153">
         <v>1</v>
       </c>
       <c r="G153">
         <v>1</v>
       </c>
       <c r="H153">
         <v>4</v>
       </c>
       <c r="I153" s="2">
         <v>320101001</v>
       </c>
       <c r="J153" t="s">
         <v>31</v>
       </c>
-      <c r="K153" s="9">
+      <c r="K153" s="8">
         <v>431.6</v>
       </c>
     </row>
     <row r="154" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A154" t="s">
         <v>41</v>
       </c>
       <c r="B154">
         <v>1287050</v>
       </c>
-      <c r="C154" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D154" s="8" t="s">
+      <c r="C154" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D154" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E154" t="s">
         <v>14</v>
       </c>
       <c r="F154">
         <v>2</v>
       </c>
       <c r="G154">
         <v>1</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="I154" s="2">
         <v>320101001</v>
       </c>
       <c r="J154" t="s">
         <v>31</v>
       </c>
-      <c r="K154" s="9">
+      <c r="K154" s="8">
         <v>434.35</v>
       </c>
     </row>
     <row r="155" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A155" t="s">
         <v>41</v>
       </c>
       <c r="B155">
         <v>1287050</v>
       </c>
-      <c r="C155" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D155" s="8" t="s">
+      <c r="C155" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D155" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E155" t="s">
         <v>14</v>
       </c>
       <c r="F155">
         <v>2</v>
       </c>
       <c r="G155">
         <v>1</v>
       </c>
       <c r="H155">
         <v>2</v>
       </c>
       <c r="I155" s="2">
         <v>320101001</v>
       </c>
       <c r="J155" t="s">
         <v>31</v>
       </c>
-      <c r="K155" s="9">
+      <c r="K155" s="8">
         <v>519.96</v>
       </c>
     </row>
     <row r="156" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A156" t="s">
         <v>40</v>
       </c>
       <c r="B156">
         <v>1287050</v>
       </c>
-      <c r="C156" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D156" s="8" t="s">
+      <c r="C156" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D156" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>14</v>
       </c>
       <c r="F156">
         <v>1</v>
       </c>
       <c r="G156">
         <v>1</v>
       </c>
       <c r="H156">
         <v>1</v>
       </c>
       <c r="I156" s="2">
         <v>820101001</v>
       </c>
       <c r="J156" t="s">
         <v>27</v>
       </c>
-      <c r="K156" s="9">
+      <c r="K156" s="8">
         <v>90.28</v>
       </c>
     </row>
     <row r="157" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A157" t="s">
         <v>40</v>
       </c>
       <c r="B157">
         <v>1287050</v>
       </c>
-      <c r="C157" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D157" s="8" t="s">
+      <c r="C157" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D157" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>14</v>
       </c>
       <c r="F157">
         <v>2</v>
       </c>
       <c r="G157">
         <v>1</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157" s="2">
         <v>820101001</v>
       </c>
       <c r="J157" t="s">
         <v>27</v>
       </c>
-      <c r="K157" s="9">
+      <c r="K157" s="8">
         <v>279.68</v>
       </c>
     </row>
     <row r="158" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A158" t="s">
         <v>40</v>
       </c>
       <c r="B158">
         <v>1287050</v>
       </c>
-      <c r="C158" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D158" s="8" t="s">
+      <c r="C158" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D158" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>14</v>
       </c>
       <c r="F158">
         <v>1</v>
       </c>
       <c r="G158">
         <v>1</v>
       </c>
       <c r="H158">
         <v>4</v>
       </c>
       <c r="I158" s="2">
         <v>420105001</v>
       </c>
       <c r="J158" t="s">
         <v>29</v>
       </c>
-      <c r="K158" s="9">
+      <c r="K158" s="8">
         <v>5807.4</v>
       </c>
     </row>
     <row r="159" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A159" t="s">
         <v>40</v>
       </c>
       <c r="B159">
         <v>1287050</v>
       </c>
-      <c r="C159" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D159" s="8" t="s">
+      <c r="C159" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D159" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>14</v>
       </c>
       <c r="F159">
         <v>1</v>
       </c>
       <c r="G159">
         <v>1</v>
       </c>
       <c r="H159">
         <v>5</v>
       </c>
       <c r="I159" s="2">
         <v>420105001</v>
       </c>
       <c r="J159" t="s">
         <v>29</v>
       </c>
-      <c r="K159" s="9">
+      <c r="K159" s="8">
         <v>507.42</v>
       </c>
     </row>
     <row r="160" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A160" t="s">
         <v>40</v>
       </c>
       <c r="B160">
         <v>1287050</v>
       </c>
-      <c r="C160" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D160" s="8" t="s">
+      <c r="C160" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D160" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>14</v>
       </c>
       <c r="F160">
         <v>2</v>
       </c>
       <c r="G160">
         <v>1</v>
       </c>
       <c r="H160">
         <v>1</v>
       </c>
       <c r="I160" s="2">
         <v>420105001</v>
       </c>
       <c r="J160" t="s">
         <v>29</v>
       </c>
-      <c r="K160" s="9">
+      <c r="K160" s="8">
         <v>1656.91</v>
       </c>
     </row>
     <row r="161" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A161" t="s">
         <v>40</v>
       </c>
       <c r="B161">
         <v>1287050</v>
       </c>
-      <c r="C161" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D161" s="8" t="s">
+      <c r="C161" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D161" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>14</v>
       </c>
       <c r="F161">
         <v>2</v>
       </c>
       <c r="G161">
         <v>1</v>
       </c>
       <c r="H161">
         <v>2</v>
       </c>
       <c r="I161" s="2">
         <v>420105001</v>
       </c>
       <c r="J161" t="s">
         <v>29</v>
       </c>
-      <c r="K161" s="9">
+      <c r="K161" s="8">
         <v>252.39</v>
       </c>
     </row>
     <row r="162" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A162" t="s">
         <v>40</v>
       </c>
       <c r="B162">
         <v>1287050</v>
       </c>
-      <c r="C162" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D162" s="8" t="s">
+      <c r="C162" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D162" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>14</v>
       </c>
       <c r="F162">
         <v>2</v>
       </c>
       <c r="G162">
         <v>1</v>
       </c>
       <c r="H162">
         <v>5</v>
       </c>
       <c r="I162" s="2">
         <v>420105001</v>
       </c>
       <c r="J162" t="s">
         <v>29</v>
       </c>
-      <c r="K162" s="9">
+      <c r="K162" s="8">
         <v>5295.09</v>
       </c>
     </row>
     <row r="163" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A163" t="s">
         <v>40</v>
       </c>
       <c r="B163">
         <v>1287050</v>
       </c>
-      <c r="C163" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D163" s="8" t="s">
+      <c r="C163" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D163" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E163" t="s">
         <v>14</v>
       </c>
       <c r="F163">
         <v>1</v>
       </c>
       <c r="G163">
         <v>1</v>
       </c>
       <c r="H163">
         <v>4</v>
       </c>
       <c r="I163" s="2">
         <v>420102004</v>
       </c>
       <c r="J163" t="s">
         <v>38</v>
       </c>
-      <c r="K163" s="9">
+      <c r="K163" s="8">
         <v>1549.86</v>
       </c>
     </row>
     <row r="164" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A164" t="s">
         <v>40</v>
       </c>
       <c r="B164">
         <v>1287050</v>
       </c>
-      <c r="C164" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D164" s="8" t="s">
+      <c r="C164" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D164" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>14</v>
       </c>
       <c r="F164">
         <v>2</v>
       </c>
       <c r="G164">
         <v>1</v>
       </c>
       <c r="H164">
         <v>1</v>
       </c>
       <c r="I164" s="2">
         <v>420102004</v>
       </c>
       <c r="J164" t="s">
         <v>38</v>
       </c>
-      <c r="K164" s="9">
+      <c r="K164" s="8">
         <v>401.56</v>
       </c>
     </row>
     <row r="165" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A165" t="s">
         <v>40</v>
       </c>
       <c r="B165">
         <v>1287050</v>
       </c>
-      <c r="C165" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D165" s="8" t="s">
+      <c r="C165" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D165" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>14</v>
       </c>
       <c r="F165">
         <v>2</v>
       </c>
       <c r="G165">
         <v>1</v>
       </c>
       <c r="H165">
         <v>2</v>
       </c>
       <c r="I165" s="2">
         <v>420102004</v>
       </c>
       <c r="J165" t="s">
         <v>38</v>
       </c>
-      <c r="K165" s="9">
+      <c r="K165" s="8">
         <v>271.58999999999997</v>
       </c>
     </row>
     <row r="166" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A166" t="s">
         <v>40</v>
       </c>
       <c r="B166">
         <v>1287050</v>
       </c>
-      <c r="C166" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D166" s="8" t="s">
+      <c r="C166" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D166" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E166" t="s">
         <v>14</v>
       </c>
       <c r="F166">
         <v>1</v>
       </c>
       <c r="G166">
         <v>1</v>
       </c>
       <c r="H166">
         <v>1</v>
       </c>
       <c r="I166" s="2">
         <v>810102001</v>
       </c>
       <c r="J166" t="s">
         <v>30</v>
       </c>
-      <c r="K166" s="9">
+      <c r="K166" s="8">
         <v>261.36</v>
       </c>
     </row>
     <row r="167" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A167" t="s">
         <v>40</v>
       </c>
       <c r="B167">
         <v>1287050</v>
       </c>
-      <c r="C167" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D167" s="8" t="s">
+      <c r="C167" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D167" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E167" t="s">
         <v>14</v>
       </c>
       <c r="F167">
         <v>2</v>
       </c>
       <c r="G167">
         <v>1</v>
       </c>
       <c r="H167">
         <v>1</v>
       </c>
       <c r="I167" s="2">
         <v>810102001</v>
       </c>
       <c r="J167" t="s">
         <v>30</v>
       </c>
-      <c r="K167" s="9">
+      <c r="K167" s="8">
         <v>258.49</v>
       </c>
     </row>
     <row r="168" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A168" t="s">
         <v>40</v>
       </c>
       <c r="B168">
         <v>1287050</v>
       </c>
-      <c r="C168" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D168" s="8" t="s">
+      <c r="C168" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D168" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E168" t="s">
         <v>14</v>
       </c>
       <c r="F168">
         <v>1</v>
       </c>
       <c r="G168">
         <v>1</v>
       </c>
       <c r="H168">
         <v>4</v>
       </c>
       <c r="I168" s="2">
         <v>320101001</v>
       </c>
       <c r="J168" t="s">
         <v>31</v>
       </c>
-      <c r="K168" s="9">
+      <c r="K168" s="8">
         <v>1288.83</v>
       </c>
     </row>
     <row r="169" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A169" t="s">
         <v>40</v>
       </c>
       <c r="B169">
         <v>1287050</v>
       </c>
-      <c r="C169" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D169" s="8" t="s">
+      <c r="C169" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D169" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>14</v>
       </c>
       <c r="F169">
         <v>2</v>
       </c>
       <c r="G169">
         <v>1</v>
       </c>
       <c r="H169">
         <v>1</v>
       </c>
       <c r="I169" s="2">
         <v>320101001</v>
       </c>
       <c r="J169" t="s">
         <v>31</v>
       </c>
-      <c r="K169" s="9">
+      <c r="K169" s="8">
         <v>697.59</v>
       </c>
     </row>
     <row r="170" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A170" t="s">
         <v>40</v>
       </c>
       <c r="B170">
         <v>1287050</v>
       </c>
-      <c r="C170" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D170" s="8" t="s">
+      <c r="C170" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D170" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>14</v>
       </c>
       <c r="F170">
         <v>2</v>
       </c>
       <c r="G170">
         <v>1</v>
       </c>
       <c r="H170">
         <v>2</v>
       </c>
       <c r="I170" s="2">
         <v>320101001</v>
       </c>
       <c r="J170" t="s">
         <v>31</v>
       </c>
-      <c r="K170" s="9">
+      <c r="K170" s="8">
         <v>690.06</v>
       </c>
     </row>
     <row r="171" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A171" t="s">
         <v>39</v>
       </c>
       <c r="B171">
         <v>1287050</v>
       </c>
-      <c r="C171" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D171" s="8" t="s">
+      <c r="C171" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D171" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E171" t="s">
         <v>14</v>
       </c>
       <c r="F171">
         <v>1</v>
       </c>
       <c r="G171">
         <v>1</v>
       </c>
       <c r="H171">
         <v>1</v>
       </c>
       <c r="I171" s="2">
         <v>820101001</v>
       </c>
       <c r="J171" t="s">
         <v>27</v>
       </c>
-      <c r="K171" s="9">
+      <c r="K171" s="8">
         <v>86.4</v>
       </c>
     </row>
     <row r="172" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A172" t="s">
         <v>39</v>
       </c>
       <c r="B172">
         <v>1287050</v>
       </c>
-      <c r="C172" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D172" s="8" t="s">
+      <c r="C172" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D172" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E172" t="s">
         <v>14</v>
       </c>
       <c r="F172">
         <v>2</v>
       </c>
       <c r="G172">
         <v>1</v>
       </c>
       <c r="H172">
         <v>1</v>
       </c>
       <c r="I172" s="2">
         <v>820101001</v>
       </c>
       <c r="J172" t="s">
         <v>27</v>
       </c>
-      <c r="K172" s="9">
+      <c r="K172" s="8">
         <v>124.64</v>
       </c>
     </row>
     <row r="173" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A173" t="s">
         <v>39</v>
       </c>
       <c r="B173">
         <v>1287050</v>
       </c>
-      <c r="C173" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D173" s="8" t="s">
+      <c r="C173" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D173" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>14</v>
       </c>
       <c r="F173">
         <v>1</v>
       </c>
       <c r="G173">
         <v>1</v>
       </c>
       <c r="H173">
         <v>5</v>
       </c>
       <c r="I173" s="2">
         <v>420201001</v>
       </c>
       <c r="J173" t="s">
         <v>28</v>
       </c>
-      <c r="K173" s="9">
+      <c r="K173" s="8">
         <v>1034.75</v>
       </c>
     </row>
     <row r="174" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A174" t="s">
         <v>39</v>
       </c>
       <c r="B174">
         <v>1287050</v>
       </c>
-      <c r="C174" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D174" s="8" t="s">
+      <c r="C174" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D174" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>14</v>
       </c>
       <c r="F174">
         <v>2</v>
       </c>
       <c r="G174">
         <v>1</v>
       </c>
       <c r="H174">
         <v>1</v>
       </c>
       <c r="I174" s="2">
         <v>420201001</v>
       </c>
       <c r="J174" t="s">
         <v>28</v>
       </c>
-      <c r="K174" s="9">
+      <c r="K174" s="8">
         <v>268.02999999999997</v>
       </c>
     </row>
     <row r="175" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A175" t="s">
         <v>39</v>
       </c>
       <c r="B175">
         <v>1287050</v>
       </c>
-      <c r="C175" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D175" s="8" t="s">
+      <c r="C175" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D175" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>14</v>
       </c>
       <c r="F175">
         <v>1</v>
       </c>
       <c r="G175">
         <v>1</v>
       </c>
       <c r="H175">
         <v>4</v>
       </c>
       <c r="I175" s="2">
         <v>420105001</v>
       </c>
       <c r="J175" t="s">
         <v>29</v>
       </c>
-      <c r="K175" s="9">
+      <c r="K175" s="8">
         <v>571.58000000000004</v>
       </c>
     </row>
     <row r="176" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A176" t="s">
         <v>39</v>
       </c>
       <c r="B176">
         <v>1287050</v>
       </c>
-      <c r="C176" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D176" s="8" t="s">
+      <c r="C176" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D176" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>14</v>
       </c>
       <c r="F176">
         <v>2</v>
       </c>
       <c r="G176">
         <v>1</v>
       </c>
       <c r="H176">
         <v>1</v>
       </c>
       <c r="I176" s="2">
         <v>420105001</v>
       </c>
       <c r="J176" t="s">
         <v>29</v>
       </c>
-      <c r="K176" s="9">
+      <c r="K176" s="8">
         <v>714.72</v>
       </c>
     </row>
     <row r="177" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A177" t="s">
         <v>39</v>
       </c>
       <c r="B177">
         <v>1287050</v>
       </c>
-      <c r="C177" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D177" s="8" t="s">
+      <c r="C177" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D177" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>14</v>
       </c>
       <c r="F177">
         <v>2</v>
       </c>
       <c r="G177">
         <v>1</v>
       </c>
       <c r="H177">
         <v>2</v>
       </c>
       <c r="I177" s="2">
         <v>420105001</v>
       </c>
       <c r="J177" t="s">
         <v>29</v>
       </c>
-      <c r="K177" s="9">
+      <c r="K177" s="8">
         <v>188.68</v>
       </c>
     </row>
     <row r="178" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A178" t="s">
         <v>39</v>
       </c>
       <c r="B178">
         <v>1287050</v>
       </c>
-      <c r="C178" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D178" s="8" t="s">
+      <c r="C178" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D178" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>14</v>
       </c>
       <c r="F178">
         <v>2</v>
       </c>
       <c r="G178">
         <v>1</v>
       </c>
       <c r="H178">
         <v>5</v>
       </c>
       <c r="I178" s="2">
         <v>420105001</v>
       </c>
       <c r="J178" t="s">
         <v>29</v>
       </c>
-      <c r="K178" s="9">
+      <c r="K178" s="8">
         <v>1826.12</v>
       </c>
     </row>
     <row r="179" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A179" t="s">
         <v>39</v>
       </c>
       <c r="B179">
         <v>1287050</v>
       </c>
-      <c r="C179" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D179" s="8" t="s">
+      <c r="C179" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D179" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E179" t="s">
         <v>14</v>
       </c>
       <c r="F179">
         <v>2</v>
       </c>
       <c r="G179">
         <v>1</v>
       </c>
       <c r="H179">
         <v>1</v>
       </c>
       <c r="I179" s="2">
         <v>420102004</v>
       </c>
       <c r="J179" t="s">
         <v>38</v>
       </c>
-      <c r="K179" s="9">
+      <c r="K179" s="8">
         <v>198.72</v>
       </c>
     </row>
     <row r="180" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A180" t="s">
         <v>39</v>
       </c>
       <c r="B180">
         <v>1287050</v>
       </c>
-      <c r="C180" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D180" s="8" t="s">
+      <c r="C180" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D180" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E180" t="s">
         <v>14</v>
       </c>
       <c r="F180">
         <v>2</v>
       </c>
       <c r="G180">
         <v>1</v>
       </c>
       <c r="H180">
         <v>2</v>
       </c>
       <c r="I180" s="2">
         <v>420102004</v>
       </c>
       <c r="J180" t="s">
         <v>38</v>
       </c>
-      <c r="K180" s="9">
+      <c r="K180" s="8">
         <v>335.28</v>
       </c>
     </row>
     <row r="181" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A181" t="s">
         <v>39</v>
       </c>
       <c r="B181">
         <v>1287050</v>
       </c>
-      <c r="C181" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D181" s="8" t="s">
+      <c r="C181" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D181" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>14</v>
       </c>
       <c r="F181">
         <v>1</v>
       </c>
       <c r="G181">
         <v>1</v>
       </c>
       <c r="H181">
         <v>1</v>
       </c>
       <c r="I181" s="2">
         <v>810102001</v>
       </c>
       <c r="J181" t="s">
         <v>30</v>
       </c>
-      <c r="K181" s="9">
+      <c r="K181" s="8">
         <v>274.29000000000002</v>
       </c>
     </row>
     <row r="182" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A182" t="s">
         <v>39</v>
       </c>
       <c r="B182">
         <v>1287050</v>
       </c>
-      <c r="C182" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D182" s="8" t="s">
+      <c r="C182" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D182" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E182" t="s">
         <v>14</v>
       </c>
       <c r="F182">
         <v>2</v>
       </c>
       <c r="G182">
         <v>1</v>
       </c>
       <c r="H182">
         <v>1</v>
       </c>
       <c r="I182" s="2">
         <v>810102001</v>
       </c>
       <c r="J182" t="s">
         <v>30</v>
       </c>
-      <c r="K182" s="9">
+      <c r="K182" s="8">
         <v>251.03</v>
       </c>
     </row>
     <row r="183" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A183" t="s">
         <v>39</v>
       </c>
       <c r="B183">
         <v>1287050</v>
       </c>
-      <c r="C183" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D183" s="8" t="s">
+      <c r="C183" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D183" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E183" t="s">
         <v>14</v>
       </c>
       <c r="F183">
         <v>1</v>
       </c>
       <c r="G183">
         <v>1</v>
       </c>
       <c r="H183">
         <v>4</v>
       </c>
       <c r="I183" s="2">
         <v>320101001</v>
       </c>
       <c r="J183" t="s">
         <v>31</v>
       </c>
-      <c r="K183" s="9">
+      <c r="K183" s="8">
         <v>9085.57</v>
       </c>
     </row>
     <row r="184" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A184" t="s">
         <v>39</v>
       </c>
       <c r="B184">
         <v>1287050</v>
       </c>
-      <c r="C184" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D184" s="8" t="s">
+      <c r="C184" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D184" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>14</v>
       </c>
       <c r="F184">
         <v>2</v>
       </c>
       <c r="G184">
         <v>1</v>
       </c>
       <c r="H184">
         <v>1</v>
       </c>
       <c r="I184" s="2">
         <v>320101001</v>
       </c>
       <c r="J184" t="s">
         <v>31</v>
       </c>
-      <c r="K184" s="9">
+      <c r="K184" s="8">
         <v>596.19000000000005</v>
       </c>
     </row>
     <row r="185" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A185" t="s">
         <v>39</v>
       </c>
       <c r="B185">
         <v>1287050</v>
       </c>
-      <c r="C185" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D185" s="8" t="s">
+      <c r="C185" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D185" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E185" t="s">
         <v>14</v>
       </c>
       <c r="F185">
         <v>2</v>
       </c>
       <c r="G185">
         <v>1</v>
       </c>
       <c r="H185">
         <v>2</v>
       </c>
       <c r="I185" s="2">
         <v>320101001</v>
       </c>
       <c r="J185" t="s">
         <v>31</v>
       </c>
-      <c r="K185" s="9">
+      <c r="K185" s="8">
         <v>837.57</v>
       </c>
     </row>
     <row r="186" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A186" t="s">
         <v>37</v>
       </c>
       <c r="B186">
         <v>1287050</v>
       </c>
-      <c r="C186" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D186" s="8" t="s">
+      <c r="C186" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D186" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E186" t="s">
         <v>14</v>
       </c>
       <c r="F186">
         <v>1</v>
       </c>
       <c r="G186">
         <v>1</v>
       </c>
       <c r="H186">
         <v>1</v>
       </c>
       <c r="I186" s="2">
         <v>820101001</v>
       </c>
       <c r="J186" t="s">
         <v>27</v>
       </c>
-      <c r="K186" s="9">
+      <c r="K186" s="8">
         <v>44.57</v>
       </c>
     </row>
     <row r="187" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A187" t="s">
         <v>37</v>
       </c>
       <c r="B187">
         <v>1287050</v>
       </c>
-      <c r="C187" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D187" s="8" t="s">
+      <c r="C187" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D187" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E187" t="s">
         <v>14</v>
       </c>
       <c r="F187">
         <v>2</v>
       </c>
       <c r="G187">
         <v>1</v>
       </c>
       <c r="H187">
         <v>1</v>
       </c>
       <c r="I187" s="2">
         <v>820101001</v>
       </c>
       <c r="J187" t="s">
         <v>27</v>
       </c>
-      <c r="K187" s="9">
+      <c r="K187" s="8">
         <v>157.49</v>
       </c>
     </row>
     <row r="188" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A188" t="s">
         <v>37</v>
       </c>
       <c r="B188">
         <v>1287050</v>
       </c>
-      <c r="C188" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D188" s="8" t="s">
+      <c r="C188" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D188" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E188" t="s">
         <v>14</v>
       </c>
       <c r="F188">
         <v>1</v>
       </c>
       <c r="G188">
         <v>1</v>
       </c>
       <c r="H188">
         <v>5</v>
       </c>
       <c r="I188" s="2">
         <v>420201001</v>
       </c>
       <c r="J188" t="s">
         <v>28</v>
       </c>
-      <c r="K188" s="9">
+      <c r="K188" s="8">
         <v>497.04</v>
       </c>
     </row>
     <row r="189" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A189" t="s">
         <v>37</v>
       </c>
       <c r="B189">
         <v>1287050</v>
       </c>
-      <c r="C189" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D189" s="8" t="s">
+      <c r="C189" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D189" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E189" t="s">
         <v>14</v>
       </c>
       <c r="F189">
         <v>2</v>
       </c>
       <c r="G189">
         <v>1</v>
       </c>
       <c r="H189">
         <v>1</v>
       </c>
       <c r="I189" s="2">
         <v>420201001</v>
       </c>
       <c r="J189" t="s">
         <v>28</v>
       </c>
-      <c r="K189" s="9">
+      <c r="K189" s="8">
         <v>872.93</v>
       </c>
     </row>
     <row r="190" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A190" t="s">
         <v>37</v>
       </c>
       <c r="B190">
         <v>1287050</v>
       </c>
-      <c r="C190" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D190" s="8" t="s">
+      <c r="C190" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D190" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>14</v>
       </c>
       <c r="F190">
         <v>1</v>
       </c>
       <c r="G190">
         <v>1</v>
       </c>
       <c r="H190">
         <v>1</v>
       </c>
       <c r="I190" s="2">
         <v>420105001</v>
       </c>
       <c r="J190" t="s">
         <v>29</v>
       </c>
-      <c r="K190" s="9">
+      <c r="K190" s="8">
         <v>93.24</v>
       </c>
     </row>
     <row r="191" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A191" t="s">
         <v>37</v>
       </c>
       <c r="B191">
         <v>1287050</v>
       </c>
-      <c r="C191" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D191" s="8" t="s">
+      <c r="C191" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D191" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>14</v>
       </c>
       <c r="F191">
         <v>1</v>
       </c>
       <c r="G191">
         <v>1</v>
       </c>
       <c r="H191">
         <v>4</v>
       </c>
       <c r="I191" s="2">
         <v>420105001</v>
       </c>
       <c r="J191" t="s">
         <v>29</v>
       </c>
-      <c r="K191" s="9">
+      <c r="K191" s="8">
         <v>1735.07</v>
       </c>
     </row>
     <row r="192" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A192" t="s">
         <v>37</v>
       </c>
       <c r="B192">
         <v>1287050</v>
       </c>
-      <c r="C192" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D192" s="8" t="s">
+      <c r="C192" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D192" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E192" t="s">
         <v>14</v>
       </c>
       <c r="F192">
         <v>1</v>
       </c>
       <c r="G192">
         <v>1</v>
       </c>
       <c r="H192">
         <v>5</v>
       </c>
       <c r="I192" s="2">
         <v>420105001</v>
       </c>
       <c r="J192" t="s">
         <v>29</v>
       </c>
-      <c r="K192" s="9">
+      <c r="K192" s="8">
         <v>302.86</v>
       </c>
     </row>
     <row r="193" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A193" t="s">
         <v>37</v>
       </c>
       <c r="B193">
         <v>1287050</v>
       </c>
-      <c r="C193" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D193" s="8" t="s">
+      <c r="C193" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D193" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E193" t="s">
         <v>14</v>
       </c>
       <c r="F193">
         <v>2</v>
       </c>
       <c r="G193">
         <v>1</v>
       </c>
       <c r="H193">
         <v>1</v>
       </c>
       <c r="I193" s="2">
         <v>420105001</v>
       </c>
       <c r="J193" t="s">
         <v>29</v>
       </c>
-      <c r="K193" s="9">
+      <c r="K193" s="8">
         <v>1155.56</v>
       </c>
     </row>
     <row r="194" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A194" t="s">
         <v>37</v>
       </c>
       <c r="B194">
         <v>1287050</v>
       </c>
-      <c r="C194" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D194" s="8" t="s">
+      <c r="C194" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D194" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E194" t="s">
         <v>14</v>
       </c>
       <c r="F194">
         <v>2</v>
       </c>
       <c r="G194">
         <v>1</v>
       </c>
       <c r="H194">
         <v>2</v>
       </c>
       <c r="I194" s="2">
         <v>420105001</v>
       </c>
       <c r="J194" t="s">
         <v>29</v>
       </c>
-      <c r="K194" s="9">
+      <c r="K194" s="8">
         <v>317.54000000000002</v>
       </c>
     </row>
     <row r="195" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A195" t="s">
         <v>37</v>
       </c>
       <c r="B195">
         <v>1287050</v>
       </c>
-      <c r="C195" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D195" s="8" t="s">
+      <c r="C195" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D195" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>14</v>
       </c>
       <c r="F195">
         <v>2</v>
       </c>
       <c r="G195">
         <v>1</v>
       </c>
       <c r="H195">
         <v>1</v>
       </c>
       <c r="I195" s="2">
         <v>420102004</v>
       </c>
       <c r="J195" t="s">
         <v>38</v>
       </c>
-      <c r="K195" s="9">
+      <c r="K195" s="8">
         <v>4.37</v>
       </c>
     </row>
     <row r="196" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A196" t="s">
         <v>37</v>
       </c>
       <c r="B196">
         <v>1287050</v>
       </c>
-      <c r="C196" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D196" s="8" t="s">
+      <c r="C196" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D196" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E196" t="s">
         <v>14</v>
       </c>
       <c r="F196">
         <v>1</v>
       </c>
       <c r="G196">
         <v>1</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196" s="2">
         <v>810102001</v>
       </c>
       <c r="J196" t="s">
         <v>30</v>
       </c>
-      <c r="K196" s="9">
+      <c r="K196" s="8">
         <v>128.6</v>
       </c>
     </row>
     <row r="197" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A197" t="s">
         <v>37</v>
       </c>
       <c r="B197">
         <v>1287050</v>
       </c>
-      <c r="C197" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D197" s="8" t="s">
+      <c r="C197" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D197" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E197" t="s">
         <v>14</v>
       </c>
       <c r="F197">
         <v>1</v>
       </c>
       <c r="G197">
         <v>1</v>
       </c>
       <c r="H197">
         <v>2</v>
       </c>
       <c r="I197" s="2">
         <v>810102001</v>
       </c>
       <c r="J197" t="s">
         <v>30</v>
       </c>
-      <c r="K197" s="9">
+      <c r="K197" s="8">
         <v>220.15</v>
       </c>
     </row>
     <row r="198" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A198" t="s">
         <v>37</v>
       </c>
       <c r="B198">
         <v>1287050</v>
       </c>
-      <c r="C198" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D198" s="8" t="s">
+      <c r="C198" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D198" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>14</v>
       </c>
       <c r="F198">
         <v>2</v>
       </c>
       <c r="G198">
         <v>1</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198" s="2">
         <v>810102001</v>
       </c>
       <c r="J198" t="s">
         <v>30</v>
       </c>
-      <c r="K198" s="9">
+      <c r="K198" s="8">
         <v>241.78</v>
       </c>
     </row>
     <row r="199" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A199" t="s">
         <v>37</v>
       </c>
       <c r="B199">
         <v>1287050</v>
       </c>
-      <c r="C199" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D199" s="8" t="s">
+      <c r="C199" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D199" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E199" t="s">
         <v>14</v>
       </c>
       <c r="F199">
         <v>1</v>
       </c>
       <c r="G199">
         <v>1</v>
       </c>
       <c r="H199">
         <v>4</v>
       </c>
       <c r="I199" s="2">
         <v>320101001</v>
       </c>
       <c r="J199" t="s">
         <v>31</v>
       </c>
-      <c r="K199" s="9">
+      <c r="K199" s="8">
         <v>1511.88</v>
       </c>
     </row>
     <row r="200" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A200" t="s">
         <v>37</v>
       </c>
       <c r="B200">
         <v>1287050</v>
       </c>
-      <c r="C200" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D200" s="8" t="s">
+      <c r="C200" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D200" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E200" t="s">
         <v>14</v>
       </c>
       <c r="F200">
         <v>1</v>
       </c>
       <c r="G200">
         <v>1</v>
       </c>
       <c r="H200">
         <v>5</v>
       </c>
       <c r="I200" s="2">
         <v>320101001</v>
       </c>
       <c r="J200" t="s">
         <v>31</v>
       </c>
-      <c r="K200" s="9">
+      <c r="K200" s="8">
         <v>400</v>
       </c>
     </row>
     <row r="201" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A201" t="s">
         <v>37</v>
       </c>
       <c r="B201">
         <v>1287050</v>
       </c>
-      <c r="C201" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D201" s="8" t="s">
+      <c r="C201" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D201" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E201" t="s">
         <v>14</v>
       </c>
       <c r="F201">
         <v>2</v>
       </c>
       <c r="G201">
         <v>1</v>
       </c>
       <c r="H201">
         <v>1</v>
       </c>
       <c r="I201" s="2">
         <v>320101001</v>
       </c>
       <c r="J201" t="s">
         <v>31</v>
       </c>
-      <c r="K201" s="9">
+      <c r="K201" s="8">
         <v>653.41</v>
       </c>
     </row>
     <row r="202" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A202" t="s">
         <v>37</v>
       </c>
       <c r="B202">
         <v>1287050</v>
       </c>
-      <c r="C202" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D202" s="8" t="s">
+      <c r="C202" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D202" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>14</v>
       </c>
       <c r="F202">
         <v>2</v>
       </c>
       <c r="G202">
         <v>1</v>
       </c>
       <c r="H202">
         <v>2</v>
       </c>
       <c r="I202" s="2">
         <v>320101001</v>
       </c>
       <c r="J202" t="s">
         <v>31</v>
       </c>
-      <c r="K202" s="9">
+      <c r="K202" s="8">
         <v>2229.8200000000002</v>
       </c>
     </row>
     <row r="203" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A203" t="s">
         <v>37</v>
       </c>
       <c r="B203">
         <v>1287050</v>
       </c>
-      <c r="C203" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D203" s="8" t="s">
+      <c r="C203" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D203" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E203" t="s">
         <v>14</v>
       </c>
       <c r="F203">
         <v>2</v>
       </c>
       <c r="G203">
         <v>1</v>
       </c>
       <c r="H203">
         <v>5</v>
       </c>
       <c r="I203" s="2">
         <v>320101001</v>
       </c>
       <c r="J203" t="s">
         <v>31</v>
       </c>
-      <c r="K203" s="9">
+      <c r="K203" s="8">
         <v>1000</v>
       </c>
     </row>
     <row r="204" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A204" t="s">
         <v>36</v>
       </c>
       <c r="B204">
         <v>1287050</v>
       </c>
-      <c r="C204" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D204" s="8" t="s">
+      <c r="C204" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D204" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E204" t="s">
         <v>14</v>
       </c>
       <c r="F204">
         <v>1</v>
       </c>
       <c r="G204">
         <v>1</v>
       </c>
       <c r="H204">
         <v>1</v>
       </c>
       <c r="I204" s="2">
         <v>820101001</v>
       </c>
       <c r="J204" t="s">
         <v>27</v>
       </c>
-      <c r="K204" s="9">
+      <c r="K204" s="8">
         <v>211.06</v>
       </c>
     </row>
     <row r="205" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A205" t="s">
         <v>36</v>
       </c>
       <c r="B205">
         <v>1287050</v>
       </c>
-      <c r="C205" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D205" s="8" t="s">
+      <c r="C205" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D205" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E205" t="s">
         <v>14</v>
       </c>
       <c r="F205">
         <v>2</v>
       </c>
       <c r="G205">
         <v>1</v>
       </c>
       <c r="H205">
         <v>1</v>
       </c>
       <c r="I205" s="2">
         <v>820101001</v>
       </c>
       <c r="J205" t="s">
         <v>27</v>
       </c>
-      <c r="K205" s="9">
+      <c r="K205" s="8">
         <v>161.66</v>
       </c>
     </row>
     <row r="206" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A206" t="s">
         <v>36</v>
       </c>
       <c r="B206">
         <v>1287050</v>
       </c>
-      <c r="C206" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D206" s="8" t="s">
+      <c r="C206" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D206" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E206" t="s">
         <v>14</v>
       </c>
       <c r="F206">
         <v>2</v>
       </c>
       <c r="G206">
         <v>1</v>
       </c>
       <c r="H206">
         <v>5</v>
       </c>
       <c r="I206" s="2">
         <v>820101001</v>
       </c>
       <c r="J206" t="s">
         <v>27</v>
       </c>
-      <c r="K206" s="9">
+      <c r="K206" s="8">
         <v>87.3</v>
       </c>
     </row>
     <row r="207" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A207" t="s">
         <v>36</v>
       </c>
       <c r="B207">
         <v>1287050</v>
       </c>
-      <c r="C207" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D207" s="8" t="s">
+      <c r="C207" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D207" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E207" t="s">
         <v>14</v>
       </c>
       <c r="F207">
         <v>1</v>
       </c>
       <c r="G207">
         <v>1</v>
       </c>
       <c r="H207">
         <v>5</v>
       </c>
       <c r="I207" s="2">
         <v>420201001</v>
       </c>
       <c r="J207" t="s">
         <v>28</v>
       </c>
-      <c r="K207" s="9">
+      <c r="K207" s="8">
         <v>698.96</v>
       </c>
     </row>
     <row r="208" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A208" t="s">
         <v>36</v>
       </c>
       <c r="B208">
         <v>1287050</v>
       </c>
-      <c r="C208" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D208" s="8" t="s">
+      <c r="C208" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D208" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E208" t="s">
         <v>14</v>
       </c>
       <c r="F208">
         <v>2</v>
       </c>
       <c r="G208">
         <v>1</v>
       </c>
       <c r="H208">
         <v>1</v>
       </c>
       <c r="I208" s="2">
         <v>420201001</v>
       </c>
       <c r="J208" t="s">
         <v>28</v>
       </c>
-      <c r="K208" s="9">
+      <c r="K208" s="8">
         <v>893.67</v>
       </c>
     </row>
     <row r="209" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A209" t="s">
         <v>36</v>
       </c>
       <c r="B209">
         <v>1287050</v>
       </c>
-      <c r="C209" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D209" s="8" t="s">
+      <c r="C209" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D209" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E209" t="s">
         <v>14</v>
       </c>
       <c r="F209">
         <v>1</v>
       </c>
       <c r="G209">
         <v>1</v>
       </c>
       <c r="H209">
         <v>4</v>
       </c>
       <c r="I209" s="2">
         <v>420105001</v>
       </c>
       <c r="J209" t="s">
         <v>29</v>
       </c>
-      <c r="K209" s="9">
+      <c r="K209" s="8">
         <v>1912.89</v>
       </c>
     </row>
     <row r="210" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A210" t="s">
         <v>36</v>
       </c>
       <c r="B210">
         <v>1287050</v>
       </c>
-      <c r="C210" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D210" s="8" t="s">
+      <c r="C210" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D210" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E210" t="s">
         <v>14</v>
       </c>
       <c r="F210">
         <v>1</v>
       </c>
       <c r="G210">
         <v>1</v>
       </c>
       <c r="H210">
         <v>5</v>
       </c>
       <c r="I210" s="2">
         <v>420105001</v>
       </c>
       <c r="J210" t="s">
         <v>29</v>
       </c>
-      <c r="K210" s="9">
+      <c r="K210" s="8">
         <v>3016.47</v>
       </c>
     </row>
     <row r="211" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A211" t="s">
         <v>36</v>
       </c>
       <c r="B211">
         <v>1287050</v>
       </c>
-      <c r="C211" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D211" s="8" t="s">
+      <c r="C211" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D211" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E211" t="s">
         <v>14</v>
       </c>
       <c r="F211">
         <v>2</v>
       </c>
       <c r="G211">
         <v>1</v>
       </c>
       <c r="H211">
         <v>1</v>
       </c>
       <c r="I211" s="2">
         <v>420105001</v>
       </c>
       <c r="J211" t="s">
         <v>29</v>
       </c>
-      <c r="K211" s="9">
+      <c r="K211" s="8">
         <v>1186.8499999999999</v>
       </c>
     </row>
     <row r="212" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A212" t="s">
         <v>36</v>
       </c>
       <c r="B212">
         <v>1287050</v>
       </c>
-      <c r="C212" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D212" s="8" t="s">
+      <c r="C212" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D212" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E212" t="s">
         <v>14</v>
       </c>
       <c r="F212">
         <v>2</v>
       </c>
       <c r="G212">
         <v>1</v>
       </c>
       <c r="H212">
         <v>2</v>
       </c>
       <c r="I212" s="2">
         <v>420105001</v>
       </c>
       <c r="J212" t="s">
         <v>29</v>
       </c>
-      <c r="K212" s="9">
+      <c r="K212" s="8">
         <v>3821.23</v>
       </c>
     </row>
     <row r="213" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A213" t="s">
         <v>36</v>
       </c>
       <c r="B213">
         <v>1287050</v>
       </c>
-      <c r="C213" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D213" s="8" t="s">
+      <c r="C213" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D213" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E213" t="s">
         <v>14</v>
       </c>
       <c r="F213">
         <v>1</v>
       </c>
       <c r="G213">
         <v>1</v>
       </c>
       <c r="H213">
         <v>1</v>
       </c>
       <c r="I213" s="2">
         <v>810102001</v>
       </c>
       <c r="J213" t="s">
         <v>30</v>
       </c>
-      <c r="K213" s="9">
+      <c r="K213" s="8">
         <v>192.47</v>
       </c>
     </row>
     <row r="214" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A214" t="s">
         <v>36</v>
       </c>
       <c r="B214">
         <v>1287050</v>
       </c>
-      <c r="C214" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D214" s="8" t="s">
+      <c r="C214" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D214" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E214" t="s">
         <v>14</v>
       </c>
       <c r="F214">
         <v>2</v>
       </c>
       <c r="G214">
         <v>1</v>
       </c>
       <c r="H214">
         <v>1</v>
       </c>
       <c r="I214" s="2">
         <v>810102001</v>
       </c>
       <c r="J214" t="s">
         <v>30</v>
       </c>
-      <c r="K214" s="9">
+      <c r="K214" s="8">
         <v>305.81</v>
       </c>
     </row>
     <row r="215" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A215" t="s">
         <v>36</v>
       </c>
       <c r="B215">
         <v>1287050</v>
       </c>
-      <c r="C215" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D215" s="8" t="s">
+      <c r="C215" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D215" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E215" t="s">
         <v>14</v>
       </c>
       <c r="F215">
         <v>1</v>
       </c>
       <c r="G215">
         <v>1</v>
       </c>
       <c r="H215">
         <v>4</v>
       </c>
       <c r="I215" s="2">
         <v>320101001</v>
       </c>
       <c r="J215" t="s">
         <v>31</v>
       </c>
-      <c r="K215" s="9">
+      <c r="K215" s="8">
         <v>12242.59</v>
       </c>
     </row>
     <row r="216" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A216" t="s">
         <v>36</v>
       </c>
       <c r="B216">
         <v>1287050</v>
       </c>
-      <c r="C216" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D216" s="8" t="s">
+      <c r="C216" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D216" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E216" t="s">
         <v>14</v>
       </c>
       <c r="F216">
         <v>1</v>
       </c>
       <c r="G216">
         <v>1</v>
       </c>
       <c r="H216">
         <v>5</v>
       </c>
       <c r="I216" s="2">
         <v>320101001</v>
       </c>
       <c r="J216" t="s">
         <v>31</v>
       </c>
-      <c r="K216" s="9">
+      <c r="K216" s="8">
         <v>711.55</v>
       </c>
     </row>
     <row r="217" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A217" t="s">
         <v>36</v>
       </c>
       <c r="B217">
         <v>1287050</v>
       </c>
-      <c r="C217" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D217" s="8" t="s">
+      <c r="C217" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D217" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E217" t="s">
         <v>14</v>
       </c>
       <c r="F217">
         <v>2</v>
       </c>
       <c r="G217">
         <v>1</v>
       </c>
       <c r="H217">
         <v>1</v>
       </c>
       <c r="I217" s="2">
         <v>320101001</v>
       </c>
       <c r="J217" t="s">
         <v>31</v>
       </c>
-      <c r="K217" s="9">
+      <c r="K217" s="8">
         <v>826.25</v>
       </c>
     </row>
     <row r="218" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A218" t="s">
         <v>36</v>
       </c>
       <c r="B218">
         <v>1287050</v>
       </c>
-      <c r="C218" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D218" s="8" t="s">
+      <c r="C218" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D218" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E218" t="s">
         <v>14</v>
       </c>
       <c r="F218">
         <v>2</v>
       </c>
       <c r="G218">
         <v>1</v>
       </c>
       <c r="H218">
         <v>2</v>
       </c>
       <c r="I218" s="2">
         <v>320101001</v>
       </c>
       <c r="J218" t="s">
         <v>31</v>
       </c>
-      <c r="K218" s="9">
+      <c r="K218" s="8">
         <v>2321.52</v>
       </c>
     </row>
     <row r="219" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A219" t="s">
         <v>36</v>
       </c>
       <c r="B219">
         <v>1287050</v>
       </c>
-      <c r="C219" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D219" s="8" t="s">
+      <c r="C219" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D219" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E219" t="s">
         <v>14</v>
       </c>
       <c r="F219">
         <v>2</v>
       </c>
       <c r="G219">
         <v>1</v>
       </c>
       <c r="H219">
         <v>5</v>
       </c>
       <c r="I219" s="2">
         <v>320101001</v>
       </c>
       <c r="J219" t="s">
         <v>31</v>
       </c>
-      <c r="K219" s="9">
+      <c r="K219" s="8">
         <v>5252.69</v>
       </c>
     </row>
     <row r="220" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A220" t="s">
         <v>35</v>
       </c>
       <c r="B220">
         <v>1287050</v>
       </c>
-      <c r="C220" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D220" s="8" t="s">
+      <c r="C220" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D220" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E220" t="s">
         <v>14</v>
       </c>
       <c r="F220">
         <v>1</v>
       </c>
       <c r="G220">
         <v>1</v>
       </c>
       <c r="H220">
         <v>1</v>
       </c>
       <c r="I220" s="2">
         <v>820101001</v>
       </c>
       <c r="J220" t="s">
         <v>27</v>
       </c>
-      <c r="K220" s="9">
+      <c r="K220" s="8">
         <v>44.5</v>
       </c>
     </row>
     <row r="221" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A221" t="s">
         <v>35</v>
       </c>
       <c r="B221">
         <v>1287050</v>
       </c>
-      <c r="C221" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D221" s="8" t="s">
+      <c r="C221" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D221" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E221" t="s">
         <v>14</v>
       </c>
       <c r="F221">
         <v>1</v>
       </c>
       <c r="G221">
         <v>1</v>
       </c>
       <c r="H221">
         <v>5</v>
       </c>
       <c r="I221" s="2">
         <v>820101001</v>
       </c>
       <c r="J221" t="s">
         <v>27</v>
       </c>
-      <c r="K221" s="9">
+      <c r="K221" s="8">
         <v>50</v>
       </c>
     </row>
     <row r="222" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A222" t="s">
         <v>35</v>
       </c>
       <c r="B222">
         <v>1287050</v>
       </c>
-      <c r="C222" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D222" s="8" t="s">
+      <c r="C222" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D222" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E222" t="s">
         <v>14</v>
       </c>
       <c r="F222">
         <v>2</v>
       </c>
       <c r="G222">
         <v>1</v>
       </c>
       <c r="H222">
         <v>1</v>
       </c>
       <c r="I222" s="2">
         <v>820101001</v>
       </c>
       <c r="J222" t="s">
         <v>27</v>
       </c>
-      <c r="K222" s="9">
+      <c r="K222" s="8">
         <v>133.05000000000001</v>
       </c>
     </row>
     <row r="223" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A223" t="s">
         <v>35</v>
       </c>
       <c r="B223">
         <v>1287050</v>
       </c>
-      <c r="C223" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D223" s="8" t="s">
+      <c r="C223" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D223" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E223" t="s">
         <v>14</v>
       </c>
       <c r="F223">
         <v>1</v>
       </c>
       <c r="G223">
         <v>1</v>
       </c>
       <c r="H223">
         <v>5</v>
       </c>
       <c r="I223" s="2">
         <v>420201001</v>
       </c>
       <c r="J223" t="s">
         <v>28</v>
       </c>
-      <c r="K223" s="9">
+      <c r="K223" s="8">
         <v>707.27</v>
       </c>
     </row>
     <row r="224" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A224" t="s">
         <v>35</v>
       </c>
       <c r="B224">
         <v>1287050</v>
       </c>
-      <c r="C224" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D224" s="8" t="s">
+      <c r="C224" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D224" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E224" t="s">
         <v>14</v>
       </c>
       <c r="F224">
         <v>2</v>
       </c>
       <c r="G224">
         <v>1</v>
       </c>
       <c r="H224">
         <v>1</v>
       </c>
       <c r="I224" s="2">
         <v>420201001</v>
       </c>
       <c r="J224" t="s">
         <v>28</v>
       </c>
-      <c r="K224" s="9">
+      <c r="K224" s="8">
         <v>804.02</v>
       </c>
     </row>
     <row r="225" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A225" t="s">
         <v>35</v>
       </c>
       <c r="B225">
         <v>1287050</v>
       </c>
-      <c r="C225" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D225" s="8" t="s">
+      <c r="C225" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D225" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E225" t="s">
         <v>14</v>
       </c>
       <c r="F225">
         <v>1</v>
       </c>
       <c r="G225">
         <v>1</v>
       </c>
       <c r="H225">
         <v>4</v>
       </c>
       <c r="I225" s="2">
         <v>420105001</v>
       </c>
       <c r="J225" t="s">
         <v>29</v>
       </c>
-      <c r="K225" s="9">
+      <c r="K225" s="8">
         <v>2366.9299999999998</v>
       </c>
     </row>
     <row r="226" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A226" t="s">
         <v>35</v>
       </c>
       <c r="B226">
         <v>1287050</v>
       </c>
-      <c r="C226" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D226" s="8" t="s">
+      <c r="C226" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D226" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E226" t="s">
         <v>14</v>
       </c>
       <c r="F226">
         <v>1</v>
       </c>
       <c r="G226">
         <v>1</v>
       </c>
       <c r="H226">
         <v>5</v>
       </c>
       <c r="I226" s="2">
         <v>420105001</v>
       </c>
       <c r="J226" t="s">
         <v>29</v>
       </c>
-      <c r="K226" s="9">
+      <c r="K226" s="8">
         <v>5345.33</v>
       </c>
     </row>
     <row r="227" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A227" t="s">
         <v>35</v>
       </c>
       <c r="B227">
         <v>1287050</v>
       </c>
-      <c r="C227" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D227" s="8" t="s">
+      <c r="C227" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D227" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E227" t="s">
         <v>14</v>
       </c>
       <c r="F227">
         <v>2</v>
       </c>
       <c r="G227">
         <v>1</v>
       </c>
       <c r="H227">
         <v>1</v>
       </c>
       <c r="I227" s="2">
         <v>420105001</v>
       </c>
       <c r="J227" t="s">
         <v>29</v>
       </c>
-      <c r="K227" s="9">
+      <c r="K227" s="8">
         <v>977.1</v>
       </c>
     </row>
     <row r="228" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A228" t="s">
         <v>35</v>
       </c>
       <c r="B228">
         <v>1287050</v>
       </c>
-      <c r="C228" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D228" s="8" t="s">
+      <c r="C228" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D228" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E228" t="s">
         <v>14</v>
       </c>
       <c r="F228">
         <v>2</v>
       </c>
       <c r="G228">
         <v>1</v>
       </c>
       <c r="H228">
         <v>2</v>
       </c>
       <c r="I228" s="2">
         <v>420105001</v>
       </c>
       <c r="J228" t="s">
         <v>29</v>
       </c>
-      <c r="K228" s="9">
+      <c r="K228" s="8">
         <v>5722.86</v>
       </c>
     </row>
     <row r="229" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A229" t="s">
         <v>35</v>
       </c>
       <c r="B229">
         <v>1287050</v>
       </c>
-      <c r="C229" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D229" s="8" t="s">
+      <c r="C229" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D229" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E229" t="s">
         <v>14</v>
       </c>
       <c r="F229">
         <v>1</v>
       </c>
       <c r="G229">
         <v>1</v>
       </c>
       <c r="H229">
         <v>1</v>
       </c>
       <c r="I229" s="2">
         <v>810102001</v>
       </c>
       <c r="J229" t="s">
         <v>30</v>
       </c>
-      <c r="K229" s="9">
+      <c r="K229" s="8">
         <v>350.7</v>
       </c>
     </row>
     <row r="230" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A230" t="s">
         <v>35</v>
       </c>
       <c r="B230">
         <v>1287050</v>
       </c>
-      <c r="C230" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D230" s="8" t="s">
+      <c r="C230" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D230" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E230" t="s">
         <v>14</v>
       </c>
       <c r="F230">
         <v>2</v>
       </c>
       <c r="G230">
         <v>1</v>
       </c>
       <c r="H230">
         <v>1</v>
       </c>
       <c r="I230" s="2">
         <v>810102001</v>
       </c>
       <c r="J230" t="s">
         <v>30</v>
       </c>
-      <c r="K230" s="9">
+      <c r="K230" s="8">
         <v>355.87</v>
       </c>
     </row>
     <row r="231" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A231" t="s">
         <v>35</v>
       </c>
       <c r="B231">
         <v>1287050</v>
       </c>
-      <c r="C231" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D231" s="8" t="s">
+      <c r="C231" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D231" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E231" t="s">
         <v>14</v>
       </c>
       <c r="F231">
         <v>1</v>
       </c>
       <c r="G231">
         <v>1</v>
       </c>
       <c r="H231">
         <v>4</v>
       </c>
       <c r="I231" s="2">
         <v>320101001</v>
       </c>
       <c r="J231" t="s">
         <v>31</v>
       </c>
-      <c r="K231" s="9">
+      <c r="K231" s="8">
         <v>2799.25</v>
       </c>
     </row>
     <row r="232" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A232" t="s">
         <v>35</v>
       </c>
       <c r="B232">
         <v>1287050</v>
       </c>
-      <c r="C232" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D232" s="8" t="s">
+      <c r="C232" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D232" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E232" t="s">
         <v>14</v>
       </c>
       <c r="F232">
         <v>2</v>
       </c>
       <c r="G232">
         <v>1</v>
       </c>
       <c r="H232">
         <v>1</v>
       </c>
       <c r="I232" s="2">
         <v>320101001</v>
       </c>
       <c r="J232" t="s">
         <v>31</v>
       </c>
-      <c r="K232" s="9">
+      <c r="K232" s="8">
         <v>961.99</v>
       </c>
     </row>
     <row r="233" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A233" t="s">
         <v>35</v>
       </c>
       <c r="B233">
         <v>1287050</v>
       </c>
-      <c r="C233" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D233" s="8" t="s">
+      <c r="C233" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D233" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E233" t="s">
         <v>14</v>
       </c>
       <c r="F233">
         <v>2</v>
       </c>
       <c r="G233">
         <v>1</v>
       </c>
       <c r="H233">
         <v>2</v>
       </c>
       <c r="I233" s="2">
         <v>320101001</v>
       </c>
       <c r="J233" t="s">
         <v>31</v>
       </c>
-      <c r="K233" s="9">
+      <c r="K233" s="8">
         <v>2135.77</v>
       </c>
     </row>
     <row r="234" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A234" t="s">
         <v>35</v>
       </c>
       <c r="B234">
         <v>1287050</v>
       </c>
-      <c r="C234" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D234" s="8" t="s">
+      <c r="C234" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D234" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E234" t="s">
         <v>14</v>
       </c>
       <c r="F234">
         <v>2</v>
       </c>
       <c r="G234">
         <v>1</v>
       </c>
       <c r="H234">
         <v>5</v>
       </c>
       <c r="I234" s="2">
         <v>320101001</v>
       </c>
       <c r="J234" t="s">
         <v>31</v>
       </c>
-      <c r="K234" s="9">
+      <c r="K234" s="8">
         <v>2469.66</v>
       </c>
     </row>
     <row r="235" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A235" t="s">
         <v>3</v>
       </c>
       <c r="B235">
         <v>1287050</v>
       </c>
-      <c r="C235" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D235" s="8" t="s">
+      <c r="C235" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D235" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E235" t="s">
         <v>14</v>
       </c>
       <c r="F235">
         <v>2</v>
       </c>
       <c r="G235">
         <v>1</v>
       </c>
       <c r="H235">
         <v>1</v>
       </c>
       <c r="I235" s="2">
         <v>820101001</v>
       </c>
       <c r="J235" t="s">
         <v>27</v>
       </c>
-      <c r="K235" s="9">
+      <c r="K235" s="8">
         <v>174.81</v>
       </c>
     </row>
     <row r="236" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A236" t="s">
         <v>3</v>
       </c>
       <c r="B236">
         <v>1287050</v>
       </c>
-      <c r="C236" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D236" s="8" t="s">
+      <c r="C236" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D236" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E236" t="s">
         <v>14</v>
       </c>
       <c r="F236">
         <v>1</v>
       </c>
       <c r="G236">
         <v>1</v>
       </c>
       <c r="H236">
         <v>1</v>
       </c>
       <c r="I236" s="2">
         <v>420201001</v>
       </c>
       <c r="J236" t="s">
         <v>28</v>
       </c>
-      <c r="K236" s="9">
+      <c r="K236" s="8">
         <v>188.14</v>
       </c>
     </row>
     <row r="237" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A237" t="s">
         <v>3</v>
       </c>
       <c r="B237">
         <v>1287050</v>
       </c>
-      <c r="C237" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D237" s="8" t="s">
+      <c r="C237" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D237" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E237" t="s">
         <v>14</v>
       </c>
       <c r="F237">
         <v>1</v>
       </c>
       <c r="G237">
         <v>1</v>
       </c>
       <c r="H237">
         <v>5</v>
       </c>
       <c r="I237" s="2">
         <v>420201001</v>
       </c>
       <c r="J237" t="s">
         <v>28</v>
       </c>
-      <c r="K237" s="9">
+      <c r="K237" s="8">
         <v>507.64</v>
       </c>
     </row>
     <row r="238" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A238" t="s">
         <v>3</v>
       </c>
       <c r="B238">
         <v>1287050</v>
       </c>
-      <c r="C238" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D238" s="8" t="s">
+      <c r="C238" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D238" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E238" t="s">
         <v>14</v>
       </c>
       <c r="F238">
         <v>2</v>
       </c>
       <c r="G238">
         <v>1</v>
       </c>
       <c r="H238">
         <v>1</v>
       </c>
       <c r="I238" s="2">
         <v>420201001</v>
       </c>
       <c r="J238" t="s">
         <v>28</v>
       </c>
-      <c r="K238" s="9">
+      <c r="K238" s="8">
         <v>579.22</v>
       </c>
     </row>
     <row r="239" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A239" t="s">
         <v>3</v>
       </c>
       <c r="B239">
         <v>1287050</v>
       </c>
-      <c r="C239" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D239" s="8" t="s">
+      <c r="C239" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D239" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E239" t="s">
         <v>14</v>
       </c>
       <c r="F239">
         <v>1</v>
       </c>
       <c r="G239">
         <v>1</v>
       </c>
       <c r="H239">
         <v>4</v>
       </c>
       <c r="I239" s="2">
         <v>420105001</v>
       </c>
       <c r="J239" t="s">
         <v>29</v>
       </c>
-      <c r="K239" s="9">
+      <c r="K239" s="8">
         <v>8203.2099999999991</v>
       </c>
     </row>
     <row r="240" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A240" t="s">
         <v>3</v>
       </c>
       <c r="B240">
         <v>1287050</v>
       </c>
-      <c r="C240" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D240" s="8" t="s">
+      <c r="C240" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D240" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E240" t="s">
         <v>14</v>
       </c>
       <c r="F240">
         <v>1</v>
       </c>
       <c r="G240">
         <v>1</v>
       </c>
       <c r="H240">
         <v>5</v>
       </c>
       <c r="I240" s="2">
         <v>420105001</v>
       </c>
       <c r="J240" t="s">
         <v>29</v>
       </c>
-      <c r="K240" s="9">
+      <c r="K240" s="8">
         <v>505.74</v>
       </c>
     </row>
     <row r="241" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A241" t="s">
         <v>3</v>
       </c>
       <c r="B241">
         <v>1287050</v>
       </c>
-      <c r="C241" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D241" s="8" t="s">
+      <c r="C241" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D241" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E241" t="s">
         <v>14</v>
       </c>
       <c r="F241">
         <v>2</v>
       </c>
       <c r="G241">
         <v>1</v>
       </c>
       <c r="H241">
         <v>1</v>
       </c>
       <c r="I241" s="2">
         <v>420105001</v>
       </c>
       <c r="J241" t="s">
         <v>29</v>
       </c>
-      <c r="K241" s="9">
+      <c r="K241" s="8">
         <v>1687.32</v>
       </c>
     </row>
     <row r="242" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A242" t="s">
         <v>3</v>
       </c>
       <c r="B242">
         <v>1287050</v>
       </c>
-      <c r="C242" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D242" s="8" t="s">
+      <c r="C242" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D242" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E242" t="s">
         <v>14</v>
       </c>
       <c r="F242">
         <v>2</v>
       </c>
       <c r="G242">
         <v>1</v>
       </c>
       <c r="H242">
         <v>2</v>
       </c>
       <c r="I242" s="2">
         <v>420105001</v>
       </c>
       <c r="J242" t="s">
         <v>29</v>
       </c>
-      <c r="K242" s="9">
+      <c r="K242" s="8">
         <v>5492.46</v>
       </c>
     </row>
     <row r="243" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A243" t="s">
         <v>3</v>
       </c>
       <c r="B243">
         <v>1287050</v>
       </c>
-      <c r="C243" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D243" s="8" t="s">
+      <c r="C243" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D243" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E243" t="s">
         <v>14</v>
       </c>
       <c r="F243">
         <v>2</v>
       </c>
       <c r="G243">
         <v>1</v>
       </c>
       <c r="H243">
         <v>5</v>
       </c>
       <c r="I243" s="2">
         <v>420105001</v>
       </c>
       <c r="J243" t="s">
         <v>29</v>
       </c>
-      <c r="K243" s="9">
+      <c r="K243" s="8">
         <v>1200.74</v>
       </c>
     </row>
     <row r="244" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A244" t="s">
         <v>3</v>
       </c>
       <c r="B244">
         <v>1287050</v>
       </c>
-      <c r="C244" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D244" s="8" t="s">
+      <c r="C244" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D244" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E244" t="s">
         <v>14</v>
       </c>
       <c r="F244">
         <v>1</v>
       </c>
       <c r="G244">
         <v>1</v>
       </c>
       <c r="H244">
         <v>1</v>
       </c>
       <c r="I244" s="2">
         <v>810102001</v>
       </c>
       <c r="J244" t="s">
         <v>30</v>
       </c>
-      <c r="K244" s="9">
+      <c r="K244" s="8">
         <v>153.09</v>
       </c>
     </row>
     <row r="245" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A245" t="s">
         <v>3</v>
       </c>
       <c r="B245">
         <v>1287050</v>
       </c>
-      <c r="C245" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D245" s="8" t="s">
+      <c r="C245" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D245" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E245" t="s">
         <v>14</v>
       </c>
       <c r="F245">
         <v>2</v>
       </c>
       <c r="G245">
         <v>1</v>
       </c>
       <c r="H245">
         <v>1</v>
       </c>
       <c r="I245" s="2">
         <v>810102001</v>
       </c>
       <c r="J245" t="s">
         <v>30</v>
       </c>
-      <c r="K245" s="9">
+      <c r="K245" s="8">
         <v>285.37</v>
       </c>
     </row>
     <row r="246" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A246" t="s">
         <v>3</v>
       </c>
       <c r="B246">
         <v>1287050</v>
       </c>
-      <c r="C246" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D246" s="8" t="s">
+      <c r="C246" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D246" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E246" t="s">
         <v>14</v>
       </c>
       <c r="F246">
         <v>1</v>
       </c>
       <c r="G246">
         <v>1</v>
       </c>
       <c r="H246">
         <v>4</v>
       </c>
       <c r="I246" s="2">
         <v>320101001</v>
       </c>
       <c r="J246" t="s">
         <v>31</v>
       </c>
-      <c r="K246" s="9">
+      <c r="K246" s="8">
         <v>4227.91</v>
       </c>
     </row>
     <row r="247" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A247" t="s">
         <v>3</v>
       </c>
       <c r="B247">
         <v>1287050</v>
       </c>
-      <c r="C247" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D247" s="8" t="s">
+      <c r="C247" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D247" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E247" t="s">
         <v>14</v>
       </c>
       <c r="F247">
         <v>1</v>
       </c>
       <c r="G247">
         <v>1</v>
       </c>
       <c r="H247">
         <v>5</v>
       </c>
       <c r="I247" s="2">
         <v>320101001</v>
       </c>
       <c r="J247" t="s">
         <v>31</v>
       </c>
-      <c r="K247" s="9">
+      <c r="K247" s="8">
         <v>975.81</v>
       </c>
     </row>
     <row r="248" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A248" t="s">
         <v>3</v>
       </c>
       <c r="B248">
         <v>1287050</v>
       </c>
-      <c r="C248" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D248" s="8" t="s">
+      <c r="C248" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D248" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E248" t="s">
         <v>14</v>
       </c>
       <c r="F248">
         <v>2</v>
       </c>
       <c r="G248">
         <v>1</v>
       </c>
       <c r="H248">
         <v>1</v>
       </c>
       <c r="I248" s="2">
         <v>320101001</v>
       </c>
       <c r="J248" t="s">
         <v>31</v>
       </c>
-      <c r="K248" s="9">
+      <c r="K248" s="8">
         <v>771.49</v>
       </c>
     </row>
     <row r="249" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A249" t="s">
         <v>3</v>
       </c>
       <c r="B249">
         <v>1287050</v>
       </c>
-      <c r="C249" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D249" s="8" t="s">
+      <c r="C249" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D249" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E249" t="s">
         <v>14</v>
       </c>
       <c r="F249">
         <v>2</v>
       </c>
       <c r="G249">
         <v>1</v>
       </c>
       <c r="H249">
         <v>2</v>
       </c>
       <c r="I249" s="2">
         <v>320101001</v>
       </c>
       <c r="J249" t="s">
         <v>31</v>
       </c>
-      <c r="K249" s="9">
+      <c r="K249" s="8">
         <v>1408.03</v>
       </c>
     </row>
     <row r="250" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A250" t="s">
         <v>3</v>
       </c>
       <c r="B250">
         <v>1287050</v>
       </c>
-      <c r="C250" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D250" s="8" t="s">
+      <c r="C250" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D250" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E250" t="s">
         <v>14</v>
       </c>
       <c r="F250">
         <v>2</v>
       </c>
       <c r="G250">
         <v>1</v>
       </c>
       <c r="H250">
         <v>5</v>
       </c>
       <c r="I250" s="2">
         <v>320101001</v>
       </c>
       <c r="J250" t="s">
         <v>31</v>
       </c>
-      <c r="K250" s="9">
+      <c r="K250" s="8">
         <v>4218.1000000000004</v>
       </c>
     </row>
     <row r="251" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A251" t="s">
         <v>51</v>
       </c>
       <c r="B251">
         <v>1287050</v>
       </c>
-      <c r="C251" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D251" s="8" t="s">
+      <c r="C251" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D251" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E251" t="s">
         <v>14</v>
       </c>
       <c r="F251">
         <v>1</v>
       </c>
       <c r="G251">
         <v>1</v>
       </c>
       <c r="H251">
         <v>1</v>
       </c>
       <c r="I251" s="2">
         <v>820101001</v>
       </c>
       <c r="J251" t="s">
         <v>27</v>
       </c>
-      <c r="K251" s="9">
+      <c r="K251" s="8">
         <v>82.09</v>
       </c>
     </row>
     <row r="252" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A252" t="s">
         <v>51</v>
       </c>
       <c r="B252">
         <v>1287050</v>
       </c>
-      <c r="C252" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D252" s="8" t="s">
+      <c r="C252" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D252" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E252" t="s">
         <v>14</v>
       </c>
       <c r="F252">
         <v>1</v>
       </c>
       <c r="G252">
         <v>1</v>
       </c>
       <c r="H252">
         <v>2</v>
       </c>
       <c r="I252" s="2">
         <v>820101001</v>
       </c>
       <c r="J252" t="s">
         <v>27</v>
       </c>
-      <c r="K252" s="9">
+      <c r="K252" s="8">
         <v>105.36</v>
       </c>
     </row>
     <row r="253" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A253" t="s">
         <v>51</v>
       </c>
       <c r="B253">
         <v>1287050</v>
       </c>
-      <c r="C253" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D253" s="8" t="s">
+      <c r="C253" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D253" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E253" t="s">
         <v>14</v>
       </c>
       <c r="F253">
         <v>2</v>
       </c>
       <c r="G253">
         <v>1</v>
       </c>
       <c r="H253">
         <v>1</v>
       </c>
       <c r="I253" s="2">
         <v>820101001</v>
       </c>
       <c r="J253" t="s">
         <v>27</v>
       </c>
-      <c r="K253" s="9">
+      <c r="K253" s="8">
         <v>162.63999999999999</v>
       </c>
     </row>
     <row r="254" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A254" t="s">
         <v>51</v>
       </c>
       <c r="B254">
         <v>1287050</v>
       </c>
-      <c r="C254" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D254" s="8" t="s">
+      <c r="C254" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D254" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E254" t="s">
         <v>14</v>
       </c>
       <c r="F254">
         <v>1</v>
       </c>
       <c r="G254">
         <v>1</v>
       </c>
       <c r="H254">
         <v>4</v>
       </c>
       <c r="I254" s="2">
         <v>420201001</v>
       </c>
       <c r="J254" t="s">
         <v>28</v>
       </c>
-      <c r="K254" s="9">
+      <c r="K254" s="8">
         <v>1005.48</v>
       </c>
     </row>
     <row r="255" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A255" t="s">
         <v>51</v>
       </c>
       <c r="B255">
         <v>1287050</v>
       </c>
-      <c r="C255" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D255" s="8" t="s">
+      <c r="C255" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D255" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E255" t="s">
         <v>14</v>
       </c>
       <c r="F255">
         <v>2</v>
       </c>
       <c r="G255">
         <v>1</v>
       </c>
       <c r="H255">
         <v>1</v>
       </c>
       <c r="I255" s="2">
         <v>420201001</v>
       </c>
       <c r="J255" t="s">
         <v>28</v>
       </c>
-      <c r="K255" s="9">
+      <c r="K255" s="8">
         <v>1084.75</v>
       </c>
     </row>
     <row r="256" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A256" t="s">
         <v>51</v>
       </c>
       <c r="B256">
         <v>1287050</v>
       </c>
-      <c r="C256" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D256" s="8" t="s">
+      <c r="C256" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D256" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E256" t="s">
         <v>14</v>
       </c>
       <c r="F256">
         <v>1</v>
       </c>
       <c r="G256">
         <v>1</v>
       </c>
       <c r="H256">
         <v>5</v>
       </c>
       <c r="I256" s="2">
         <v>420105001</v>
       </c>
       <c r="J256" t="s">
         <v>29</v>
       </c>
-      <c r="K256" s="9">
+      <c r="K256" s="8">
         <v>3930.45</v>
       </c>
     </row>
     <row r="257" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A257" t="s">
         <v>51</v>
       </c>
       <c r="B257">
         <v>1287050</v>
       </c>
-      <c r="C257" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D257" s="8" t="s">
+      <c r="C257" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D257" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E257" t="s">
         <v>14</v>
       </c>
       <c r="F257">
         <v>2</v>
       </c>
       <c r="G257">
         <v>1</v>
       </c>
       <c r="H257">
         <v>1</v>
       </c>
       <c r="I257" s="2">
         <v>420105001</v>
       </c>
       <c r="J257" t="s">
         <v>29</v>
       </c>
-      <c r="K257" s="9">
+      <c r="K257" s="8">
         <v>1192.44</v>
       </c>
     </row>
     <row r="258" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A258" t="s">
         <v>51</v>
       </c>
       <c r="B258">
         <v>1287050</v>
       </c>
-      <c r="C258" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D258" s="8" t="s">
+      <c r="C258" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D258" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E258" t="s">
         <v>14</v>
       </c>
       <c r="F258">
         <v>2</v>
       </c>
       <c r="G258">
         <v>1</v>
       </c>
       <c r="H258">
         <v>2</v>
       </c>
       <c r="I258" s="2">
         <v>420105001</v>
       </c>
       <c r="J258" t="s">
         <v>29</v>
       </c>
-      <c r="K258" s="9">
+      <c r="K258" s="8">
         <v>2663.91</v>
       </c>
     </row>
     <row r="259" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A259" t="s">
         <v>51</v>
       </c>
       <c r="B259">
         <v>1287050</v>
       </c>
-      <c r="C259" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D259" s="8" t="s">
+      <c r="C259" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D259" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E259" t="s">
         <v>14</v>
       </c>
       <c r="F259">
         <v>1</v>
       </c>
       <c r="G259">
         <v>1</v>
       </c>
       <c r="H259">
         <v>1</v>
       </c>
       <c r="I259" s="2">
         <v>810102001</v>
       </c>
       <c r="J259" t="s">
         <v>30</v>
       </c>
-      <c r="K259" s="9">
+      <c r="K259" s="8">
         <v>143.41</v>
       </c>
     </row>
     <row r="260" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A260" t="s">
         <v>51</v>
       </c>
       <c r="B260">
         <v>1287050</v>
       </c>
-      <c r="C260" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D260" s="8" t="s">
+      <c r="C260" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D260" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E260" t="s">
         <v>14</v>
       </c>
       <c r="F260">
         <v>1</v>
       </c>
       <c r="G260">
         <v>1</v>
       </c>
       <c r="H260">
         <v>2</v>
       </c>
       <c r="I260" s="2">
         <v>810102001</v>
       </c>
       <c r="J260" t="s">
         <v>30</v>
       </c>
-      <c r="K260" s="9">
+      <c r="K260" s="8">
         <v>104.43</v>
       </c>
     </row>
     <row r="261" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A261" t="s">
         <v>51</v>
       </c>
       <c r="B261">
         <v>1287050</v>
       </c>
-      <c r="C261" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D261" s="8" t="s">
+      <c r="C261" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D261" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E261" t="s">
         <v>14</v>
       </c>
       <c r="F261">
         <v>2</v>
       </c>
       <c r="G261">
         <v>1</v>
       </c>
       <c r="H261">
         <v>1</v>
       </c>
       <c r="I261" s="2">
         <v>810102001</v>
       </c>
       <c r="J261" t="s">
         <v>30</v>
       </c>
-      <c r="K261" s="9">
+      <c r="K261" s="8">
         <v>252.02</v>
       </c>
     </row>
     <row r="262" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A262" t="s">
         <v>51</v>
       </c>
       <c r="B262">
         <v>1287050</v>
       </c>
-      <c r="C262" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D262" s="8" t="s">
+      <c r="C262" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D262" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E262" t="s">
         <v>14</v>
       </c>
       <c r="F262">
         <v>1</v>
       </c>
       <c r="G262">
         <v>1</v>
       </c>
       <c r="H262">
         <v>4</v>
       </c>
       <c r="I262" s="2">
         <v>320101001</v>
       </c>
       <c r="J262" t="s">
         <v>31</v>
       </c>
-      <c r="K262" s="9">
+      <c r="K262" s="8">
         <v>1461.85</v>
       </c>
     </row>
     <row r="263" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A263" t="s">
         <v>51</v>
       </c>
       <c r="B263">
         <v>1287050</v>
       </c>
-      <c r="C263" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D263" s="8" t="s">
+      <c r="C263" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D263" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E263" t="s">
         <v>14</v>
       </c>
       <c r="F263">
         <v>2</v>
       </c>
       <c r="G263">
         <v>1</v>
       </c>
       <c r="H263">
         <v>1</v>
       </c>
       <c r="I263" s="2">
         <v>320101001</v>
       </c>
       <c r="J263" t="s">
         <v>31</v>
       </c>
-      <c r="K263" s="9">
+      <c r="K263" s="8">
         <v>936.18</v>
       </c>
     </row>
     <row r="264" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A264" t="s">
         <v>51</v>
       </c>
       <c r="B264">
         <v>1287050</v>
       </c>
-      <c r="C264" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D264" s="8" t="s">
+      <c r="C264" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D264" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E264" t="s">
         <v>14</v>
       </c>
       <c r="F264">
         <v>2</v>
       </c>
       <c r="G264">
         <v>1</v>
       </c>
       <c r="H264">
         <v>2</v>
       </c>
       <c r="I264" s="2">
         <v>320101001</v>
       </c>
       <c r="J264" t="s">
         <v>31</v>
       </c>
-      <c r="K264" s="9">
+      <c r="K264" s="8">
         <v>233.91</v>
       </c>
     </row>
     <row r="265" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A265" t="s">
         <v>51</v>
       </c>
       <c r="B265">
         <v>1287050</v>
       </c>
-      <c r="C265" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D265" s="8" t="s">
+      <c r="C265" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D265" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E265" t="s">
         <v>14</v>
       </c>
       <c r="F265">
         <v>2</v>
       </c>
       <c r="G265">
         <v>1</v>
       </c>
       <c r="H265">
         <v>5</v>
       </c>
       <c r="I265" s="2">
         <v>320101001</v>
       </c>
       <c r="J265" t="s">
         <v>31</v>
       </c>
-      <c r="K265" s="9">
+      <c r="K265" s="8">
         <v>356.62</v>
       </c>
     </row>
     <row r="266" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A266" t="s">
         <v>52</v>
       </c>
       <c r="B266">
         <v>1287050</v>
       </c>
-      <c r="C266" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D266" s="8" t="s">
+      <c r="C266" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D266" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E266" t="s">
         <v>14</v>
       </c>
       <c r="F266">
         <v>1</v>
       </c>
       <c r="G266">
         <v>1</v>
       </c>
       <c r="H266">
         <v>1</v>
       </c>
       <c r="I266" s="2">
         <v>820101001</v>
       </c>
       <c r="J266" t="s">
         <v>27</v>
       </c>
-      <c r="K266" s="9">
+      <c r="K266" s="8">
         <v>88.77</v>
       </c>
     </row>
     <row r="267" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A267" t="s">
         <v>52</v>
       </c>
       <c r="B267">
         <v>1287050</v>
       </c>
-      <c r="C267" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D267" s="8" t="s">
+      <c r="C267" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D267" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E267" t="s">
         <v>14</v>
       </c>
       <c r="F267">
         <v>2</v>
       </c>
       <c r="G267">
         <v>1</v>
       </c>
       <c r="H267">
         <v>1</v>
       </c>
       <c r="I267" s="2">
         <v>820101001</v>
       </c>
       <c r="J267" t="s">
         <v>27</v>
       </c>
-      <c r="K267" s="9">
+      <c r="K267" s="8">
         <v>155.28</v>
       </c>
     </row>
     <row r="268" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A268" t="s">
         <v>52</v>
       </c>
       <c r="B268">
         <v>1287050</v>
       </c>
-      <c r="C268" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D268" s="8" t="s">
+      <c r="C268" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D268" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E268" t="s">
         <v>14</v>
       </c>
       <c r="F268">
         <v>1</v>
       </c>
       <c r="G268">
         <v>1</v>
       </c>
       <c r="H268">
         <v>1</v>
       </c>
       <c r="I268" s="2">
         <v>420201001</v>
       </c>
       <c r="J268" t="s">
         <v>28</v>
       </c>
-      <c r="K268" s="9">
+      <c r="K268" s="8">
         <v>428.17</v>
       </c>
     </row>
     <row r="269" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A269" t="s">
         <v>52</v>
       </c>
       <c r="B269">
         <v>1287050</v>
       </c>
-      <c r="C269" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D269" s="8" t="s">
+      <c r="C269" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D269" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E269" t="s">
         <v>14</v>
       </c>
       <c r="F269">
         <v>1</v>
       </c>
       <c r="G269">
         <v>1</v>
       </c>
       <c r="H269">
         <v>4</v>
       </c>
       <c r="I269" s="2">
         <v>420201001</v>
       </c>
       <c r="J269" t="s">
         <v>28</v>
       </c>
-      <c r="K269" s="9">
+      <c r="K269" s="8">
         <v>893.37</v>
       </c>
     </row>
     <row r="270" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A270" t="s">
         <v>52</v>
       </c>
       <c r="B270">
         <v>1287050</v>
       </c>
-      <c r="C270" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D270" s="8" t="s">
+      <c r="C270" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D270" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E270" t="s">
         <v>14</v>
       </c>
       <c r="F270">
         <v>1</v>
       </c>
       <c r="G270">
         <v>1</v>
       </c>
       <c r="H270">
         <v>5</v>
       </c>
       <c r="I270" s="2">
         <v>420201001</v>
       </c>
       <c r="J270" t="s">
         <v>28</v>
       </c>
-      <c r="K270" s="9">
+      <c r="K270" s="8">
         <v>508.09</v>
       </c>
     </row>
     <row r="271" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A271" t="s">
         <v>52</v>
       </c>
       <c r="B271">
         <v>1287050</v>
       </c>
-      <c r="C271" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D271" s="8" t="s">
+      <c r="C271" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D271" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E271" t="s">
         <v>14</v>
       </c>
       <c r="F271">
         <v>2</v>
       </c>
       <c r="G271">
         <v>1</v>
       </c>
       <c r="H271">
         <v>1</v>
       </c>
       <c r="I271" s="2">
         <v>420201001</v>
       </c>
       <c r="J271" t="s">
         <v>28</v>
       </c>
-      <c r="K271" s="9">
+      <c r="K271" s="8">
         <v>327.17</v>
       </c>
     </row>
     <row r="272" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A272" t="s">
         <v>52</v>
       </c>
       <c r="B272">
         <v>1287050</v>
       </c>
-      <c r="C272" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D272" s="8" t="s">
+      <c r="C272" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D272" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E272" t="s">
         <v>14</v>
       </c>
       <c r="F272">
         <v>1</v>
       </c>
       <c r="G272">
         <v>1</v>
       </c>
       <c r="H272">
         <v>4</v>
       </c>
       <c r="I272" s="2">
         <v>420105001</v>
       </c>
       <c r="J272" t="s">
         <v>29</v>
       </c>
-      <c r="K272" s="9">
+      <c r="K272" s="8">
         <v>10258.120000000001</v>
       </c>
     </row>
     <row r="273" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A273" t="s">
         <v>52</v>
       </c>
       <c r="B273">
         <v>1287050</v>
       </c>
-      <c r="C273" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D273" s="8" t="s">
+      <c r="C273" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D273" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E273" t="s">
         <v>14</v>
       </c>
       <c r="F273">
         <v>2</v>
       </c>
       <c r="G273">
         <v>1</v>
       </c>
       <c r="H273">
         <v>1</v>
       </c>
       <c r="I273" s="2">
         <v>420105001</v>
       </c>
       <c r="J273" t="s">
         <v>29</v>
       </c>
-      <c r="K273" s="9">
+      <c r="K273" s="8">
         <v>921.97</v>
       </c>
     </row>
     <row r="274" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A274" t="s">
         <v>52</v>
       </c>
       <c r="B274">
         <v>1287050</v>
       </c>
-      <c r="C274" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D274" s="8" t="s">
+      <c r="C274" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D274" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E274" t="s">
         <v>14</v>
       </c>
       <c r="F274">
         <v>2</v>
       </c>
       <c r="G274">
         <v>1</v>
       </c>
       <c r="H274">
         <v>2</v>
       </c>
       <c r="I274" s="2">
         <v>420105001</v>
       </c>
       <c r="J274" t="s">
         <v>29</v>
       </c>
-      <c r="K274" s="9">
+      <c r="K274" s="8">
         <v>3627.09</v>
       </c>
     </row>
     <row r="275" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A275" t="s">
         <v>52</v>
       </c>
       <c r="B275">
         <v>1287050</v>
       </c>
-      <c r="C275" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D275" s="8" t="s">
+      <c r="C275" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D275" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E275" t="s">
         <v>14</v>
       </c>
       <c r="F275">
         <v>2</v>
       </c>
       <c r="G275">
         <v>1</v>
       </c>
       <c r="H275">
         <v>5</v>
       </c>
       <c r="I275" s="2">
         <v>420105001</v>
       </c>
       <c r="J275" t="s">
         <v>29</v>
       </c>
-      <c r="K275" s="9">
+      <c r="K275" s="8">
         <v>2006.91</v>
       </c>
     </row>
     <row r="276" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A276" t="s">
         <v>52</v>
       </c>
       <c r="B276">
         <v>1287050</v>
       </c>
-      <c r="C276" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D276" s="8" t="s">
+      <c r="C276" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D276" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E276" t="s">
         <v>14</v>
       </c>
       <c r="F276">
         <v>1</v>
       </c>
       <c r="G276">
         <v>1</v>
       </c>
       <c r="H276">
         <v>2</v>
       </c>
       <c r="I276" s="2">
         <v>810102001</v>
       </c>
       <c r="J276" t="s">
         <v>30</v>
       </c>
-      <c r="K276" s="9">
+      <c r="K276" s="8">
         <v>218.8</v>
       </c>
     </row>
     <row r="277" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A277" t="s">
         <v>52</v>
       </c>
       <c r="B277">
         <v>1287050</v>
       </c>
-      <c r="C277" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D277" s="8" t="s">
+      <c r="C277" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D277" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E277" t="s">
         <v>14</v>
       </c>
       <c r="F277">
         <v>2</v>
       </c>
       <c r="G277">
         <v>1</v>
       </c>
       <c r="H277">
         <v>1</v>
       </c>
       <c r="I277" s="2">
         <v>810102001</v>
       </c>
       <c r="J277" t="s">
         <v>30</v>
       </c>
-      <c r="K277" s="9">
+      <c r="K277" s="8">
         <v>269.23</v>
       </c>
     </row>
     <row r="278" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A278" t="s">
         <v>52</v>
       </c>
       <c r="B278">
         <v>1287050</v>
       </c>
-      <c r="C278" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D278" s="8" t="s">
+      <c r="C278" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D278" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E278" t="s">
         <v>14</v>
       </c>
       <c r="F278">
         <v>1</v>
       </c>
       <c r="G278">
         <v>1</v>
       </c>
       <c r="H278">
         <v>4</v>
       </c>
       <c r="I278" s="2">
         <v>320101001</v>
       </c>
       <c r="J278" t="s">
         <v>31</v>
       </c>
-      <c r="K278" s="9">
+      <c r="K278" s="8">
         <v>2765.52</v>
       </c>
     </row>
     <row r="279" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A279" t="s">
         <v>52</v>
       </c>
       <c r="B279">
         <v>1287050</v>
       </c>
-      <c r="C279" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D279" s="8" t="s">
+      <c r="C279" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D279" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E279" t="s">
         <v>14</v>
       </c>
       <c r="F279">
         <v>2</v>
       </c>
       <c r="G279">
         <v>1</v>
       </c>
       <c r="H279">
         <v>1</v>
       </c>
       <c r="I279" s="2">
         <v>320101001</v>
       </c>
       <c r="J279" t="s">
         <v>31</v>
       </c>
-      <c r="K279" s="9">
+      <c r="K279" s="8">
         <v>727.12</v>
       </c>
     </row>
     <row r="280" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A280" t="s">
         <v>52</v>
       </c>
       <c r="B280">
         <v>1287050</v>
       </c>
-      <c r="C280" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D280" s="8" t="s">
+      <c r="C280" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D280" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E280" t="s">
         <v>14</v>
       </c>
       <c r="F280">
         <v>2</v>
       </c>
       <c r="G280">
         <v>1</v>
       </c>
       <c r="H280">
         <v>2</v>
       </c>
       <c r="I280" s="2">
         <v>320101001</v>
       </c>
       <c r="J280" t="s">
         <v>31</v>
       </c>
-      <c r="K280" s="9">
+      <c r="K280" s="8">
         <v>337.29</v>
       </c>
     </row>
     <row r="281" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A281" t="s">
         <v>90</v>
       </c>
       <c r="B281">
         <v>1287050</v>
       </c>
-      <c r="C281" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D281" s="8" t="s">
+      <c r="C281" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D281" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E281" t="s">
         <v>14</v>
       </c>
       <c r="F281">
         <v>1</v>
       </c>
       <c r="G281">
         <v>1</v>
       </c>
       <c r="H281">
         <v>1</v>
       </c>
       <c r="I281" s="2">
         <v>820101001</v>
       </c>
       <c r="J281" t="s">
         <v>27</v>
       </c>
-      <c r="K281" s="9">
+      <c r="K281" s="8">
         <v>49.31</v>
       </c>
     </row>
     <row r="282" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A282" t="s">
         <v>90</v>
       </c>
       <c r="B282">
         <v>1287050</v>
       </c>
-      <c r="C282" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D282" s="8" t="s">
+      <c r="C282" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D282" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E282" t="s">
         <v>14</v>
       </c>
       <c r="F282">
         <v>1</v>
       </c>
       <c r="G282">
         <v>1</v>
       </c>
       <c r="H282">
         <v>2</v>
       </c>
       <c r="I282" s="2">
         <v>820101001</v>
       </c>
       <c r="J282" t="s">
         <v>27</v>
       </c>
-      <c r="K282" s="9">
+      <c r="K282" s="8">
         <v>105.54</v>
       </c>
     </row>
     <row r="283" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A283" t="s">
         <v>90</v>
       </c>
       <c r="B283">
         <v>1287050</v>
       </c>
-      <c r="C283" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D283" s="8" t="s">
+      <c r="C283" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D283" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E283" t="s">
         <v>14</v>
       </c>
       <c r="F283">
         <v>2</v>
       </c>
       <c r="G283">
         <v>1</v>
       </c>
       <c r="H283">
         <v>1</v>
       </c>
       <c r="I283" s="2">
         <v>820101001</v>
       </c>
       <c r="J283" t="s">
         <v>27</v>
       </c>
-      <c r="K283" s="9">
+      <c r="K283" s="8">
         <v>155.27000000000001</v>
       </c>
     </row>
     <row r="284" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A284" t="s">
         <v>90</v>
       </c>
       <c r="B284">
         <v>1287050</v>
       </c>
-      <c r="C284" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D284" s="8" t="s">
+      <c r="C284" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D284" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E284" t="s">
         <v>14</v>
       </c>
       <c r="F284">
         <v>1</v>
       </c>
       <c r="G284">
         <v>1</v>
       </c>
       <c r="H284">
         <v>1</v>
       </c>
       <c r="I284" s="2">
         <v>420201001</v>
       </c>
       <c r="J284" t="s">
         <v>28</v>
       </c>
-      <c r="K284" s="9">
+      <c r="K284" s="8">
         <v>61.48</v>
       </c>
     </row>
     <row r="285" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A285" t="s">
         <v>90</v>
       </c>
       <c r="B285">
         <v>1287050</v>
       </c>
-      <c r="C285" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D285" s="8" t="s">
+      <c r="C285" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D285" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E285" t="s">
         <v>14</v>
       </c>
       <c r="F285">
         <v>1</v>
       </c>
       <c r="G285">
         <v>1</v>
       </c>
       <c r="H285">
         <v>4</v>
       </c>
       <c r="I285" s="2">
         <v>420201001</v>
       </c>
       <c r="J285" t="s">
         <v>28</v>
       </c>
-      <c r="K285" s="9">
+      <c r="K285" s="8">
         <v>993.96</v>
       </c>
     </row>
     <row r="286" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A286" t="s">
         <v>90</v>
       </c>
       <c r="B286">
         <v>1287050</v>
       </c>
-      <c r="C286" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D286" s="8" t="s">
+      <c r="C286" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D286" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E286" t="s">
         <v>14</v>
       </c>
       <c r="F286">
         <v>2</v>
       </c>
       <c r="G286">
         <v>1</v>
       </c>
       <c r="H286">
         <v>1</v>
       </c>
       <c r="I286" s="2">
         <v>420201001</v>
       </c>
       <c r="J286" t="s">
         <v>28</v>
       </c>
-      <c r="K286" s="9">
+      <c r="K286" s="8">
         <v>283</v>
       </c>
     </row>
     <row r="287" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A287" t="s">
         <v>90</v>
       </c>
       <c r="B287">
         <v>1287050</v>
       </c>
-      <c r="C287" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D287" s="8" t="s">
+      <c r="C287" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D287" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E287" t="s">
         <v>14</v>
       </c>
       <c r="F287">
         <v>1</v>
       </c>
       <c r="G287">
         <v>1</v>
       </c>
       <c r="H287">
         <v>4</v>
       </c>
       <c r="I287" s="2">
         <v>420105001</v>
       </c>
       <c r="J287" t="s">
         <v>29</v>
       </c>
-      <c r="K287" s="9">
+      <c r="K287" s="8">
         <v>15661.22</v>
       </c>
     </row>
     <row r="288" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A288" t="s">
         <v>90</v>
       </c>
       <c r="B288">
         <v>1287050</v>
       </c>
-      <c r="C288" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D288" s="8" t="s">
+      <c r="C288" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D288" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E288" t="s">
         <v>14</v>
       </c>
       <c r="F288">
         <v>1</v>
       </c>
       <c r="G288">
         <v>1</v>
       </c>
       <c r="H288">
         <v>5</v>
       </c>
       <c r="I288" s="2">
         <v>420105001</v>
       </c>
       <c r="J288" t="s">
         <v>29</v>
       </c>
-      <c r="K288" s="9">
+      <c r="K288" s="8">
         <v>1000.74</v>
       </c>
     </row>
     <row r="289" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A289" t="s">
         <v>90</v>
       </c>
       <c r="B289">
         <v>1287050</v>
       </c>
-      <c r="C289" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D289" s="8" t="s">
+      <c r="C289" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D289" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E289" t="s">
         <v>14</v>
       </c>
       <c r="F289">
         <v>2</v>
       </c>
       <c r="G289">
         <v>1</v>
       </c>
       <c r="H289">
         <v>1</v>
       </c>
       <c r="I289" s="2">
         <v>420105001</v>
       </c>
       <c r="J289" t="s">
         <v>29</v>
       </c>
-      <c r="K289" s="9">
+      <c r="K289" s="8">
         <v>1753.45</v>
       </c>
     </row>
     <row r="290" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A290" t="s">
         <v>90</v>
       </c>
       <c r="B290">
         <v>1287050</v>
       </c>
-      <c r="C290" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D290" s="8" t="s">
+      <c r="C290" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D290" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E290" t="s">
         <v>14</v>
       </c>
       <c r="F290">
         <v>2</v>
       </c>
       <c r="G290">
         <v>1</v>
       </c>
       <c r="H290">
         <v>2</v>
       </c>
       <c r="I290" s="2">
         <v>420105001</v>
       </c>
       <c r="J290" t="s">
         <v>29</v>
       </c>
-      <c r="K290" s="9">
+      <c r="K290" s="8">
         <v>7540.5</v>
       </c>
     </row>
     <row r="291" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A291" t="s">
         <v>90</v>
       </c>
       <c r="B291">
         <v>1287050</v>
       </c>
-      <c r="C291" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D291" s="8" t="s">
+      <c r="C291" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D291" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E291" t="s">
         <v>14</v>
       </c>
       <c r="F291">
         <v>1</v>
       </c>
       <c r="G291">
         <v>1</v>
       </c>
       <c r="H291">
         <v>2</v>
       </c>
       <c r="I291" s="2">
         <v>810102001</v>
       </c>
       <c r="J291" t="s">
         <v>30</v>
       </c>
-      <c r="K291" s="9">
+      <c r="K291" s="8">
         <v>109.97</v>
       </c>
     </row>
     <row r="292" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A292" t="s">
         <v>90</v>
       </c>
       <c r="B292">
         <v>1287050</v>
       </c>
-      <c r="C292" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D292" s="8" t="s">
+      <c r="C292" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D292" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E292" t="s">
         <v>14</v>
       </c>
       <c r="F292">
         <v>2</v>
       </c>
       <c r="G292">
         <v>1</v>
       </c>
       <c r="H292">
         <v>1</v>
       </c>
       <c r="I292" s="2">
         <v>810102001</v>
       </c>
       <c r="J292" t="s">
         <v>30</v>
       </c>
-      <c r="K292" s="9">
+      <c r="K292" s="8">
         <v>235.15</v>
       </c>
     </row>
     <row r="293" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A293" t="s">
         <v>90</v>
       </c>
       <c r="B293">
         <v>1287050</v>
       </c>
-      <c r="C293" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D293" s="8" t="s">
+      <c r="C293" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D293" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E293" t="s">
         <v>14</v>
       </c>
       <c r="F293">
         <v>1</v>
       </c>
       <c r="G293">
         <v>1</v>
       </c>
       <c r="H293">
         <v>4</v>
       </c>
       <c r="I293" s="2">
         <v>320101001</v>
       </c>
       <c r="J293" t="s">
         <v>31</v>
       </c>
-      <c r="K293" s="9">
+      <c r="K293" s="8">
         <v>783.13</v>
       </c>
     </row>
     <row r="294" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A294" t="s">
         <v>90</v>
       </c>
       <c r="B294">
         <v>1287050</v>
       </c>
-      <c r="C294" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D294" s="8" t="s">
+      <c r="C294" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D294" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E294" t="s">
         <v>14</v>
       </c>
       <c r="F294">
         <v>2</v>
       </c>
       <c r="G294">
         <v>1</v>
       </c>
       <c r="H294">
         <v>1</v>
       </c>
       <c r="I294" s="2">
         <v>320101001</v>
       </c>
       <c r="J294" t="s">
         <v>31</v>
       </c>
-      <c r="K294" s="9">
+      <c r="K294" s="8">
         <v>635.12</v>
       </c>
     </row>
     <row r="295" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A295" t="s">
         <v>90</v>
       </c>
       <c r="B295">
         <v>1287050</v>
       </c>
-      <c r="C295" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D295" s="8" t="s">
+      <c r="C295" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D295" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E295" t="s">
         <v>14</v>
       </c>
       <c r="F295">
         <v>2</v>
       </c>
       <c r="G295">
         <v>1</v>
       </c>
       <c r="H295">
         <v>2</v>
       </c>
       <c r="I295" s="2">
         <v>320101001</v>
       </c>
       <c r="J295" t="s">
         <v>31</v>
       </c>
-      <c r="K295" s="9">
+      <c r="K295" s="8">
         <v>248.73</v>
       </c>
     </row>
     <row r="296" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A296" t="s">
         <v>91</v>
       </c>
       <c r="B296">
         <v>1287050</v>
       </c>
-      <c r="C296" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D296" s="8" t="s">
+      <c r="C296" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D296" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E296" t="s">
         <v>14</v>
       </c>
       <c r="F296">
         <v>1</v>
       </c>
       <c r="G296">
         <v>1</v>
       </c>
       <c r="H296">
         <v>1</v>
       </c>
       <c r="I296" s="2">
         <v>820101001</v>
       </c>
       <c r="J296" t="s">
         <v>27</v>
       </c>
-      <c r="K296" s="9">
+      <c r="K296" s="8">
         <v>47.67</v>
       </c>
     </row>
     <row r="297" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A297" t="s">
         <v>91</v>
       </c>
       <c r="B297">
         <v>1287050</v>
       </c>
-      <c r="C297" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D297" s="8" t="s">
+      <c r="C297" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D297" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E297" t="s">
         <v>14</v>
       </c>
       <c r="F297">
         <v>2</v>
       </c>
       <c r="G297">
         <v>1</v>
       </c>
       <c r="H297">
         <v>1</v>
       </c>
       <c r="I297" s="2">
         <v>820101001</v>
       </c>
       <c r="J297" t="s">
         <v>27</v>
       </c>
-      <c r="K297" s="9">
+      <c r="K297" s="8">
         <v>156.77000000000001</v>
       </c>
     </row>
     <row r="298" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A298" t="s">
         <v>91</v>
       </c>
       <c r="B298">
         <v>1287050</v>
       </c>
-      <c r="C298" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D298" s="8" t="s">
+      <c r="C298" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D298" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E298" t="s">
         <v>14</v>
       </c>
       <c r="F298">
         <v>1</v>
       </c>
       <c r="G298">
         <v>1</v>
       </c>
       <c r="H298">
         <v>5</v>
       </c>
       <c r="I298" s="2">
         <v>420201001</v>
       </c>
       <c r="J298" t="s">
         <v>28</v>
       </c>
-      <c r="K298" s="9">
+      <c r="K298" s="8">
         <v>1503.93</v>
       </c>
     </row>
     <row r="299" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A299" t="s">
         <v>91</v>
       </c>
       <c r="B299">
         <v>1287050</v>
       </c>
-      <c r="C299" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D299" s="8" t="s">
+      <c r="C299" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D299" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E299" t="s">
         <v>14</v>
       </c>
       <c r="F299">
         <v>2</v>
       </c>
       <c r="G299">
         <v>1</v>
       </c>
       <c r="H299">
         <v>1</v>
       </c>
       <c r="I299" s="2">
         <v>420201001</v>
       </c>
       <c r="J299" t="s">
         <v>28</v>
       </c>
-      <c r="K299" s="9">
+      <c r="K299" s="8">
         <v>998.38</v>
       </c>
     </row>
     <row r="300" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A300" t="s">
         <v>91</v>
       </c>
       <c r="B300">
         <v>1287050</v>
       </c>
-      <c r="C300" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D300" s="8" t="s">
+      <c r="C300" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D300" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E300" t="s">
         <v>14</v>
       </c>
       <c r="F300">
         <v>1</v>
       </c>
       <c r="G300">
         <v>1</v>
       </c>
       <c r="H300">
         <v>4</v>
       </c>
       <c r="I300" s="2">
         <v>420105001</v>
       </c>
       <c r="J300" t="s">
         <v>29</v>
       </c>
-      <c r="K300" s="9">
+      <c r="K300" s="8">
         <v>11061.95</v>
       </c>
     </row>
     <row r="301" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A301" t="s">
         <v>91</v>
       </c>
       <c r="B301">
         <v>1287050</v>
       </c>
-      <c r="C301" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D301" s="8" t="s">
+      <c r="C301" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D301" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E301" t="s">
         <v>14</v>
       </c>
       <c r="F301">
         <v>2</v>
       </c>
       <c r="G301">
         <v>1</v>
       </c>
       <c r="H301">
         <v>1</v>
       </c>
       <c r="I301" s="2">
         <v>420105001</v>
       </c>
       <c r="J301" t="s">
         <v>29</v>
       </c>
-      <c r="K301" s="9">
+      <c r="K301" s="8">
         <v>969.81</v>
       </c>
     </row>
     <row r="302" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A302" t="s">
         <v>91</v>
       </c>
       <c r="B302">
         <v>1287050</v>
       </c>
-      <c r="C302" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D302" s="8" t="s">
+      <c r="C302" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D302" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E302" t="s">
         <v>14</v>
       </c>
       <c r="F302">
         <v>2</v>
       </c>
       <c r="G302">
         <v>1</v>
       </c>
       <c r="H302">
         <v>2</v>
       </c>
       <c r="I302" s="2">
         <v>420105001</v>
       </c>
       <c r="J302" t="s">
         <v>29</v>
       </c>
-      <c r="K302" s="9">
+      <c r="K302" s="8">
         <v>11696.63</v>
       </c>
     </row>
     <row r="303" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A303" t="s">
         <v>91</v>
       </c>
       <c r="B303">
         <v>1287050</v>
       </c>
-      <c r="C303" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D303" s="8" t="s">
+      <c r="C303" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D303" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E303" t="s">
         <v>14</v>
       </c>
       <c r="F303">
         <v>2</v>
       </c>
       <c r="G303">
         <v>1</v>
       </c>
       <c r="H303">
         <v>1</v>
       </c>
       <c r="I303" s="2">
         <v>810102001</v>
       </c>
       <c r="J303" t="s">
         <v>30</v>
       </c>
-      <c r="K303" s="9">
+      <c r="K303" s="8">
         <v>183.39</v>
       </c>
     </row>
     <row r="304" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A304" t="s">
         <v>91</v>
       </c>
       <c r="B304">
         <v>1287050</v>
       </c>
-      <c r="C304" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D304" s="8" t="s">
+      <c r="C304" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D304" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E304" t="s">
         <v>14</v>
       </c>
       <c r="F304">
         <v>1</v>
       </c>
       <c r="G304">
         <v>1</v>
       </c>
       <c r="H304">
         <v>4</v>
       </c>
       <c r="I304" s="2">
         <v>320101001</v>
       </c>
       <c r="J304" t="s">
         <v>31</v>
       </c>
-      <c r="K304" s="9">
+      <c r="K304" s="8">
         <v>3287.42</v>
       </c>
     </row>
     <row r="305" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A305" t="s">
         <v>91</v>
       </c>
       <c r="B305">
         <v>1287050</v>
       </c>
-      <c r="C305" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D305" s="8" t="s">
+      <c r="C305" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D305" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E305" t="s">
         <v>14</v>
       </c>
       <c r="F305">
         <v>2</v>
       </c>
       <c r="G305">
         <v>1</v>
       </c>
       <c r="H305">
         <v>1</v>
       </c>
       <c r="I305" s="2">
         <v>320101001</v>
       </c>
       <c r="J305" t="s">
         <v>31</v>
       </c>
-      <c r="K305" s="9">
+      <c r="K305" s="8">
         <v>495.75</v>
       </c>
     </row>
     <row r="306" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A306" t="s">
         <v>91</v>
       </c>
       <c r="B306">
         <v>1287050</v>
       </c>
-      <c r="C306" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D306" s="8" t="s">
+      <c r="C306" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D306" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E306" t="s">
         <v>14</v>
       </c>
       <c r="F306">
         <v>2</v>
       </c>
       <c r="G306">
         <v>1</v>
       </c>
       <c r="H306">
         <v>2</v>
       </c>
       <c r="I306" s="2">
         <v>320101001</v>
       </c>
       <c r="J306" t="s">
         <v>31</v>
       </c>
-      <c r="K306" s="9">
+      <c r="K306" s="8">
         <v>399.82</v>
       </c>
     </row>
     <row r="307" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A307" t="s">
         <v>92</v>
       </c>
       <c r="B307">
         <v>1287050</v>
       </c>
-      <c r="C307" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D307" s="8" t="s">
+      <c r="C307" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D307" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E307" t="s">
         <v>14</v>
       </c>
       <c r="F307">
         <v>2</v>
       </c>
       <c r="G307">
         <v>1</v>
       </c>
       <c r="H307">
         <v>1</v>
       </c>
       <c r="I307" s="2">
         <v>820101001</v>
       </c>
       <c r="J307" t="s">
         <v>27</v>
       </c>
-      <c r="K307" s="9">
+      <c r="K307" s="8">
         <v>223.24</v>
       </c>
     </row>
     <row r="308" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A308" t="s">
         <v>92</v>
       </c>
       <c r="B308">
         <v>1287050</v>
       </c>
-      <c r="C308" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D308" s="8" t="s">
+      <c r="C308" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D308" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E308" t="s">
         <v>14</v>
       </c>
       <c r="F308">
         <v>1</v>
       </c>
       <c r="G308">
         <v>1</v>
       </c>
       <c r="H308">
         <v>5</v>
       </c>
       <c r="I308" s="2">
         <v>420201001</v>
       </c>
       <c r="J308" t="s">
         <v>28</v>
       </c>
-      <c r="K308" s="9">
+      <c r="K308" s="8">
         <v>503.55</v>
       </c>
     </row>
     <row r="309" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A309" t="s">
         <v>92</v>
       </c>
       <c r="B309">
         <v>1287050</v>
       </c>
-      <c r="C309" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D309" s="8" t="s">
+      <c r="C309" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D309" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E309" t="s">
         <v>14</v>
       </c>
       <c r="F309">
         <v>2</v>
       </c>
       <c r="G309">
         <v>1</v>
       </c>
       <c r="H309">
         <v>1</v>
       </c>
       <c r="I309" s="2">
         <v>420201001</v>
       </c>
       <c r="J309" t="s">
         <v>28</v>
       </c>
-      <c r="K309" s="9">
+      <c r="K309" s="8">
         <v>883.7</v>
       </c>
     </row>
     <row r="310" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A310" t="s">
         <v>92</v>
       </c>
       <c r="B310">
         <v>1287050</v>
       </c>
-      <c r="C310" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D310" s="8" t="s">
+      <c r="C310" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D310" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E310" t="s">
         <v>14</v>
       </c>
       <c r="F310">
         <v>1</v>
       </c>
       <c r="G310">
         <v>1</v>
       </c>
       <c r="H310">
         <v>4</v>
       </c>
       <c r="I310" s="2">
         <v>420105001</v>
       </c>
       <c r="J310" t="s">
         <v>29</v>
       </c>
-      <c r="K310" s="9">
+      <c r="K310" s="8">
         <v>6990.82</v>
       </c>
     </row>
     <row r="311" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A311" t="s">
         <v>92</v>
       </c>
       <c r="B311">
         <v>1287050</v>
       </c>
-      <c r="C311" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D311" s="8" t="s">
+      <c r="C311" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D311" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E311" t="s">
         <v>14</v>
       </c>
       <c r="F311">
         <v>2</v>
       </c>
       <c r="G311">
         <v>1</v>
       </c>
       <c r="H311">
         <v>1</v>
       </c>
       <c r="I311" s="2">
         <v>420105001</v>
       </c>
       <c r="J311" t="s">
         <v>29</v>
       </c>
-      <c r="K311" s="9">
+      <c r="K311" s="8">
         <v>1298.99</v>
       </c>
     </row>
     <row r="312" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A312" t="s">
         <v>92</v>
       </c>
       <c r="B312">
         <v>1287050</v>
       </c>
-      <c r="C312" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D312" s="8" t="s">
+      <c r="C312" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D312" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E312" t="s">
         <v>14</v>
       </c>
       <c r="F312">
         <v>2</v>
       </c>
       <c r="G312">
         <v>1</v>
       </c>
       <c r="H312">
         <v>2</v>
       </c>
       <c r="I312" s="2">
         <v>420105001</v>
       </c>
       <c r="J312" t="s">
         <v>29</v>
       </c>
-      <c r="K312" s="9">
+      <c r="K312" s="8">
         <v>4013.46</v>
       </c>
     </row>
     <row r="313" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A313" t="s">
         <v>92</v>
       </c>
       <c r="B313">
         <v>1287050</v>
       </c>
-      <c r="C313" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D313" s="8" t="s">
+      <c r="C313" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D313" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E313" t="s">
         <v>14</v>
       </c>
       <c r="F313">
         <v>1</v>
       </c>
       <c r="G313">
         <v>1</v>
       </c>
       <c r="H313">
         <v>4</v>
       </c>
       <c r="I313" s="2">
         <v>420102004</v>
       </c>
       <c r="J313" t="s">
         <v>38</v>
       </c>
-      <c r="K313" s="9">
+      <c r="K313" s="8">
         <v>2506.2199999999998</v>
       </c>
     </row>
     <row r="314" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A314" t="s">
         <v>92</v>
       </c>
       <c r="B314">
         <v>1287050</v>
       </c>
-      <c r="C314" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D314" s="8" t="s">
+      <c r="C314" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D314" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E314" t="s">
         <v>14</v>
       </c>
       <c r="F314">
         <v>1</v>
       </c>
       <c r="G314">
         <v>1</v>
       </c>
       <c r="H314">
         <v>5</v>
       </c>
       <c r="I314" s="2">
         <v>420102004</v>
       </c>
       <c r="J314" t="s">
         <v>38</v>
       </c>
-      <c r="K314" s="9">
+      <c r="K314" s="8">
         <v>49.98</v>
       </c>
     </row>
     <row r="315" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A315" t="s">
         <v>92</v>
       </c>
       <c r="B315">
         <v>1287050</v>
       </c>
-      <c r="C315" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D315" s="8" t="s">
+      <c r="C315" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D315" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E315" t="s">
         <v>14</v>
       </c>
       <c r="F315">
         <v>2</v>
       </c>
       <c r="G315">
         <v>1</v>
       </c>
       <c r="H315">
         <v>1</v>
       </c>
       <c r="I315" s="2">
         <v>420102004</v>
       </c>
       <c r="J315" t="s">
         <v>38</v>
       </c>
-      <c r="K315" s="9">
+      <c r="K315" s="8">
         <v>416.15</v>
       </c>
     </row>
     <row r="316" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A316" t="s">
         <v>92</v>
       </c>
       <c r="B316">
         <v>1287050</v>
       </c>
-      <c r="C316" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D316" s="8" t="s">
+      <c r="C316" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D316" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E316" t="s">
         <v>14</v>
       </c>
       <c r="F316">
         <v>1</v>
       </c>
       <c r="G316">
         <v>1</v>
       </c>
       <c r="H316">
         <v>1</v>
       </c>
       <c r="I316" s="2">
         <v>810102001</v>
       </c>
       <c r="J316" t="s">
         <v>30</v>
       </c>
-      <c r="K316" s="9">
+      <c r="K316" s="8">
         <v>49.57</v>
       </c>
     </row>
     <row r="317" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A317" t="s">
         <v>92</v>
       </c>
       <c r="B317">
         <v>1287050</v>
       </c>
-      <c r="C317" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D317" s="8" t="s">
+      <c r="C317" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D317" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E317" t="s">
         <v>14</v>
       </c>
       <c r="F317">
         <v>1</v>
       </c>
       <c r="G317">
         <v>1</v>
       </c>
       <c r="H317">
         <v>2</v>
       </c>
       <c r="I317" s="2">
         <v>810102001</v>
       </c>
       <c r="J317" t="s">
         <v>30</v>
       </c>
-      <c r="K317" s="9">
+      <c r="K317" s="8">
         <v>217.96</v>
       </c>
     </row>
     <row r="318" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A318" t="s">
         <v>92</v>
       </c>
       <c r="B318">
         <v>1287050</v>
       </c>
-      <c r="C318" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D318" s="8" t="s">
+      <c r="C318" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D318" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E318" t="s">
         <v>14</v>
       </c>
       <c r="F318">
         <v>2</v>
       </c>
       <c r="G318">
         <v>1</v>
       </c>
       <c r="H318">
         <v>1</v>
       </c>
       <c r="I318" s="2">
         <v>810102001</v>
       </c>
       <c r="J318" t="s">
         <v>30</v>
       </c>
-      <c r="K318" s="9">
+      <c r="K318" s="8">
         <v>276.75</v>
       </c>
     </row>
     <row r="319" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A319" t="s">
         <v>92</v>
       </c>
       <c r="B319">
         <v>1287050</v>
       </c>
-      <c r="C319" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D319" s="8" t="s">
+      <c r="C319" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D319" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E319" t="s">
         <v>14</v>
       </c>
       <c r="F319">
         <v>1</v>
       </c>
       <c r="G319">
         <v>1</v>
       </c>
       <c r="H319">
         <v>4</v>
       </c>
       <c r="I319" s="2">
         <v>320101001</v>
       </c>
       <c r="J319" t="s">
         <v>31</v>
       </c>
-      <c r="K319" s="9">
+      <c r="K319" s="8">
         <v>5725.22</v>
       </c>
     </row>
     <row r="320" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A320" t="s">
         <v>92</v>
       </c>
       <c r="B320">
         <v>1287050</v>
       </c>
-      <c r="C320" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D320" s="8" t="s">
+      <c r="C320" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D320" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E320" t="s">
         <v>14</v>
       </c>
       <c r="F320">
         <v>2</v>
       </c>
       <c r="G320">
         <v>1</v>
       </c>
       <c r="H320">
         <v>1</v>
       </c>
       <c r="I320" s="2">
         <v>320101001</v>
       </c>
       <c r="J320" t="s">
         <v>31</v>
       </c>
-      <c r="K320" s="9">
+      <c r="K320" s="8">
         <v>747.91</v>
       </c>
     </row>
     <row r="321" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A321" t="s">
         <v>92</v>
       </c>
       <c r="B321">
         <v>1287050</v>
       </c>
-      <c r="C321" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D321" s="8" t="s">
+      <c r="C321" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D321" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E321" t="s">
         <v>14</v>
       </c>
       <c r="F321">
         <v>2</v>
       </c>
       <c r="G321">
         <v>1</v>
       </c>
       <c r="H321">
         <v>2</v>
       </c>
       <c r="I321" s="2">
         <v>320101001</v>
       </c>
       <c r="J321" t="s">
         <v>31</v>
       </c>
-      <c r="K321" s="9">
+      <c r="K321" s="8">
         <v>207.2</v>
       </c>
     </row>
     <row r="322" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A322" t="s">
         <v>93</v>
       </c>
       <c r="B322">
         <v>1287050</v>
       </c>
-      <c r="C322" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D322" s="8" t="s">
+      <c r="C322" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D322" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E322" t="s">
         <v>14</v>
       </c>
       <c r="F322">
         <v>1</v>
       </c>
       <c r="G322">
         <v>1</v>
       </c>
       <c r="H322">
         <v>2</v>
       </c>
       <c r="I322" s="2">
         <v>820101001</v>
       </c>
       <c r="J322" t="s">
         <v>27</v>
       </c>
-      <c r="K322" s="9">
+      <c r="K322" s="8">
         <v>104.44</v>
       </c>
     </row>
     <row r="323" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A323" t="s">
         <v>93</v>
       </c>
       <c r="B323">
         <v>1287050</v>
       </c>
-      <c r="C323" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D323" s="8" t="s">
+      <c r="C323" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D323" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E323" t="s">
         <v>14</v>
       </c>
       <c r="F323">
         <v>2</v>
       </c>
       <c r="G323">
         <v>1</v>
       </c>
       <c r="H323">
         <v>1</v>
       </c>
       <c r="I323" s="2">
         <v>820101001</v>
       </c>
       <c r="J323" t="s">
         <v>27</v>
       </c>
-      <c r="K323" s="9">
+      <c r="K323" s="8">
         <v>27.04</v>
       </c>
     </row>
     <row r="324" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A324" t="s">
         <v>93</v>
       </c>
       <c r="B324">
         <v>1287050</v>
       </c>
-      <c r="C324" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D324" s="8" t="s">
+      <c r="C324" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D324" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E324" t="s">
         <v>14</v>
       </c>
       <c r="F324">
         <v>1</v>
       </c>
       <c r="G324">
         <v>1</v>
       </c>
       <c r="H324">
         <v>4</v>
       </c>
       <c r="I324" s="2">
         <v>420201001</v>
       </c>
       <c r="J324" t="s">
         <v>28</v>
       </c>
-      <c r="K324" s="9">
+      <c r="K324" s="8">
         <v>510.12</v>
       </c>
     </row>
     <row r="325" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A325" t="s">
         <v>93</v>
       </c>
       <c r="B325">
         <v>1287050</v>
       </c>
-      <c r="C325" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D325" s="8" t="s">
+      <c r="C325" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D325" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E325" t="s">
         <v>14</v>
       </c>
       <c r="F325">
         <v>1</v>
       </c>
       <c r="G325">
         <v>1</v>
       </c>
       <c r="H325">
         <v>5</v>
       </c>
       <c r="I325" s="2">
         <v>420201001</v>
       </c>
       <c r="J325" t="s">
         <v>28</v>
       </c>
-      <c r="K325" s="9">
+      <c r="K325" s="8">
         <v>487.73</v>
       </c>
     </row>
     <row r="326" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A326" t="s">
         <v>93</v>
       </c>
       <c r="B326">
         <v>1287050</v>
       </c>
-      <c r="C326" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D326" s="8" t="s">
+      <c r="C326" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D326" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E326" t="s">
         <v>14</v>
       </c>
       <c r="F326">
         <v>2</v>
       </c>
       <c r="G326">
         <v>1</v>
       </c>
       <c r="H326">
         <v>1</v>
       </c>
       <c r="I326" s="2">
         <v>420201001</v>
       </c>
       <c r="J326" t="s">
         <v>28</v>
       </c>
-      <c r="K326" s="9">
+      <c r="K326" s="8">
         <v>841.5</v>
       </c>
     </row>
     <row r="327" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A327" t="s">
         <v>93</v>
       </c>
       <c r="B327">
         <v>1287050</v>
       </c>
-      <c r="C327" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D327" s="8" t="s">
+      <c r="C327" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D327" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E327" t="s">
         <v>14</v>
       </c>
       <c r="F327">
         <v>1</v>
       </c>
       <c r="G327">
         <v>1</v>
       </c>
       <c r="H327">
         <v>4</v>
       </c>
       <c r="I327" s="2">
         <v>420105001</v>
       </c>
       <c r="J327" t="s">
         <v>29</v>
       </c>
-      <c r="K327" s="9">
+      <c r="K327" s="8">
         <v>3763.38</v>
       </c>
     </row>
     <row r="328" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A328" t="s">
         <v>93</v>
       </c>
       <c r="B328">
         <v>1287050</v>
       </c>
-      <c r="C328" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D328" s="8" t="s">
+      <c r="C328" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D328" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E328" t="s">
         <v>14</v>
       </c>
       <c r="F328">
         <v>1</v>
       </c>
       <c r="G328">
         <v>1</v>
       </c>
       <c r="H328">
         <v>5</v>
       </c>
       <c r="I328" s="2">
         <v>420105001</v>
       </c>
       <c r="J328" t="s">
         <v>29</v>
       </c>
-      <c r="K328" s="9">
+      <c r="K328" s="8">
         <v>2270.9299999999998</v>
       </c>
     </row>
     <row r="329" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A329" t="s">
         <v>93</v>
       </c>
       <c r="B329">
         <v>1287050</v>
       </c>
-      <c r="C329" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D329" s="8" t="s">
+      <c r="C329" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D329" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E329" t="s">
         <v>14</v>
       </c>
       <c r="F329">
         <v>2</v>
       </c>
       <c r="G329">
         <v>1</v>
       </c>
       <c r="H329">
         <v>1</v>
       </c>
       <c r="I329" s="2">
         <v>420105001</v>
       </c>
       <c r="J329" t="s">
         <v>29</v>
       </c>
-      <c r="K329" s="9">
+      <c r="K329" s="8">
         <v>166.06</v>
       </c>
     </row>
     <row r="330" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A330" t="s">
         <v>93</v>
       </c>
       <c r="B330">
         <v>1287050</v>
       </c>
-      <c r="C330" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D330" s="8" t="s">
+      <c r="C330" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D330" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E330" t="s">
         <v>14</v>
       </c>
       <c r="F330">
         <v>2</v>
       </c>
       <c r="G330">
         <v>1</v>
       </c>
       <c r="H330">
         <v>2</v>
       </c>
       <c r="I330" s="2">
         <v>420105001</v>
       </c>
       <c r="J330" t="s">
         <v>29</v>
       </c>
-      <c r="K330" s="9">
+      <c r="K330" s="8">
         <v>3342.71</v>
       </c>
     </row>
     <row r="331" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A331" t="s">
         <v>93</v>
       </c>
       <c r="B331">
         <v>1287050</v>
       </c>
-      <c r="C331" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D331" s="8" t="s">
+      <c r="C331" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D331" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E331" t="s">
         <v>14</v>
       </c>
       <c r="F331">
         <v>1</v>
       </c>
       <c r="G331">
         <v>1</v>
       </c>
       <c r="H331">
         <v>2</v>
       </c>
       <c r="I331" s="2">
         <v>810102001</v>
       </c>
       <c r="J331" t="s">
         <v>30</v>
       </c>
-      <c r="K331" s="9">
+      <c r="K331" s="8">
         <v>322.77999999999997</v>
       </c>
     </row>
     <row r="332" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A332" t="s">
         <v>93</v>
       </c>
       <c r="B332">
         <v>1287050</v>
       </c>
-      <c r="C332" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D332" s="8" t="s">
+      <c r="C332" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D332" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E332" t="s">
         <v>14</v>
       </c>
       <c r="F332">
         <v>2</v>
       </c>
       <c r="G332">
         <v>1</v>
       </c>
       <c r="H332">
         <v>1</v>
       </c>
       <c r="I332" s="2">
         <v>810102001</v>
       </c>
       <c r="J332" t="s">
         <v>30</v>
       </c>
-      <c r="K332" s="9">
+      <c r="K332" s="8">
         <v>199.54</v>
       </c>
     </row>
     <row r="333" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A333" t="s">
         <v>93</v>
       </c>
       <c r="B333">
         <v>1287050</v>
       </c>
-      <c r="C333" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D333" s="8" t="s">
+      <c r="C333" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D333" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E333" t="s">
         <v>14</v>
       </c>
       <c r="F333">
         <v>1</v>
       </c>
       <c r="G333">
         <v>1</v>
       </c>
       <c r="H333">
         <v>4</v>
       </c>
       <c r="I333" s="2">
         <v>320101001</v>
       </c>
       <c r="J333" t="s">
         <v>31</v>
       </c>
-      <c r="K333" s="9">
+      <c r="K333" s="8">
         <v>1010.93</v>
       </c>
     </row>
     <row r="334" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A334" t="s">
         <v>93</v>
       </c>
       <c r="B334">
         <v>1287050</v>
       </c>
-      <c r="C334" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D334" s="8" t="s">
+      <c r="C334" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D334" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E334" t="s">
         <v>14</v>
       </c>
       <c r="F334">
         <v>2</v>
       </c>
       <c r="G334">
         <v>1</v>
       </c>
       <c r="H334">
         <v>1</v>
       </c>
       <c r="I334" s="2">
         <v>320101001</v>
       </c>
       <c r="J334" t="s">
         <v>31</v>
       </c>
-      <c r="K334" s="9">
+      <c r="K334" s="8">
         <v>506.54</v>
       </c>
     </row>
     <row r="335" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A335" t="s">
         <v>94</v>
       </c>
       <c r="B335">
         <v>1287050</v>
       </c>
-      <c r="C335" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D335" s="8" t="s">
+      <c r="C335" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D335" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E335" t="s">
         <v>14</v>
       </c>
       <c r="F335">
         <v>1</v>
       </c>
       <c r="G335">
         <v>1</v>
       </c>
       <c r="H335">
         <v>2</v>
       </c>
       <c r="I335" s="2">
         <v>820101001</v>
       </c>
       <c r="J335" t="s">
         <v>27</v>
       </c>
-      <c r="K335" s="9">
+      <c r="K335" s="8">
         <v>104.05</v>
       </c>
     </row>
     <row r="336" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A336" t="s">
         <v>94</v>
       </c>
       <c r="B336">
         <v>1287050</v>
       </c>
-      <c r="C336" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D336" s="8" t="s">
+      <c r="C336" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D336" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E336" t="s">
         <v>14</v>
       </c>
       <c r="F336">
         <v>2</v>
       </c>
       <c r="G336">
         <v>1</v>
       </c>
       <c r="H336">
         <v>1</v>
       </c>
       <c r="I336" s="2">
         <v>820101001</v>
       </c>
       <c r="J336" t="s">
         <v>27</v>
       </c>
-      <c r="K336" s="9">
+      <c r="K336" s="8">
         <v>15.99</v>
       </c>
     </row>
     <row r="337" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A337" t="s">
         <v>94</v>
       </c>
       <c r="B337">
         <v>1287050</v>
       </c>
-      <c r="C337" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D337" s="8" t="s">
+      <c r="C337" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D337" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E337" t="s">
         <v>14</v>
       </c>
       <c r="F337">
         <v>2</v>
       </c>
       <c r="G337">
         <v>1</v>
       </c>
       <c r="H337">
         <v>1</v>
       </c>
       <c r="I337" s="2">
         <v>420201001</v>
       </c>
       <c r="J337" t="s">
         <v>28</v>
       </c>
-      <c r="K337" s="9">
+      <c r="K337" s="8">
         <v>819.64</v>
       </c>
     </row>
     <row r="338" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A338" t="s">
         <v>94</v>
       </c>
       <c r="B338">
         <v>1287050</v>
       </c>
-      <c r="C338" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D338" s="8" t="s">
+      <c r="C338" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D338" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E338" t="s">
         <v>14</v>
       </c>
       <c r="F338">
         <v>1</v>
       </c>
       <c r="G338">
         <v>1</v>
       </c>
       <c r="H338">
         <v>4</v>
       </c>
       <c r="I338" s="2">
         <v>420105001</v>
       </c>
       <c r="J338" t="s">
         <v>29</v>
       </c>
-      <c r="K338" s="9">
+      <c r="K338" s="8">
         <v>6068.04</v>
       </c>
     </row>
     <row r="339" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A339" t="s">
         <v>94</v>
       </c>
       <c r="B339">
         <v>1287050</v>
       </c>
-      <c r="C339" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D339" s="8" t="s">
+      <c r="C339" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D339" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E339" t="s">
         <v>14</v>
       </c>
       <c r="F339">
         <v>2</v>
       </c>
       <c r="G339">
         <v>1</v>
       </c>
       <c r="H339">
         <v>1</v>
       </c>
       <c r="I339" s="2">
         <v>420105001</v>
       </c>
       <c r="J339" t="s">
         <v>29</v>
       </c>
-      <c r="K339" s="9">
+      <c r="K339" s="8">
         <v>98.19</v>
       </c>
     </row>
     <row r="340" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A340" t="s">
         <v>94</v>
       </c>
       <c r="B340">
         <v>1287050</v>
       </c>
-      <c r="C340" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D340" s="8" t="s">
+      <c r="C340" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D340" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E340" t="s">
         <v>14</v>
       </c>
       <c r="F340">
         <v>2</v>
       </c>
       <c r="G340">
         <v>1</v>
       </c>
       <c r="H340">
         <v>2</v>
       </c>
       <c r="I340" s="2">
         <v>420105001</v>
       </c>
       <c r="J340" t="s">
         <v>29</v>
       </c>
-      <c r="K340" s="9">
+      <c r="K340" s="8">
         <v>3827.79</v>
       </c>
     </row>
     <row r="341" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A341" t="s">
         <v>94</v>
       </c>
       <c r="B341">
         <v>1287050</v>
       </c>
-      <c r="C341" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D341" s="8" t="s">
+      <c r="C341" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D341" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E341" t="s">
         <v>14</v>
       </c>
       <c r="F341">
         <v>1</v>
       </c>
       <c r="G341">
         <v>1</v>
       </c>
       <c r="H341">
         <v>2</v>
       </c>
       <c r="I341" s="2">
         <v>810102001</v>
       </c>
       <c r="J341" t="s">
         <v>30</v>
       </c>
-      <c r="K341" s="9">
+      <c r="K341" s="8">
         <v>424.49</v>
       </c>
     </row>
     <row r="342" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A342" t="s">
         <v>94</v>
       </c>
       <c r="B342">
         <v>1287050</v>
       </c>
-      <c r="C342" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D342" s="8" t="s">
+      <c r="C342" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D342" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E342" t="s">
         <v>14</v>
       </c>
       <c r="F342">
         <v>2</v>
       </c>
       <c r="G342">
         <v>1</v>
       </c>
       <c r="H342">
         <v>1</v>
       </c>
       <c r="I342" s="2">
         <v>810102001</v>
       </c>
       <c r="J342" t="s">
         <v>30</v>
       </c>
-      <c r="K342" s="9">
+      <c r="K342" s="8">
         <v>74.72</v>
       </c>
     </row>
     <row r="343" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A343" t="s">
         <v>94</v>
       </c>
       <c r="B343">
         <v>1287050</v>
       </c>
-      <c r="C343" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D343" s="8" t="s">
+      <c r="C343" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D343" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E343" t="s">
         <v>14</v>
       </c>
       <c r="F343">
         <v>1</v>
       </c>
       <c r="G343">
         <v>1</v>
       </c>
       <c r="H343">
         <v>4</v>
       </c>
       <c r="I343" s="2">
         <v>320101001</v>
       </c>
       <c r="J343" t="s">
         <v>31</v>
       </c>
-      <c r="K343" s="9">
+      <c r="K343" s="8">
         <v>3080.43</v>
       </c>
     </row>
     <row r="344" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A344" t="s">
         <v>94</v>
       </c>
       <c r="B344">
         <v>1287050</v>
       </c>
-      <c r="C344" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D344" s="8" t="s">
+      <c r="C344" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D344" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E344" t="s">
         <v>14</v>
       </c>
       <c r="F344">
         <v>1</v>
       </c>
       <c r="G344">
         <v>1</v>
       </c>
       <c r="H344">
         <v>5</v>
       </c>
       <c r="I344" s="2">
         <v>320101001</v>
       </c>
       <c r="J344" t="s">
         <v>31</v>
       </c>
-      <c r="K344" s="9">
+      <c r="K344" s="8">
         <v>804.74</v>
       </c>
     </row>
     <row r="345" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A345" t="s">
         <v>94</v>
       </c>
       <c r="B345">
         <v>1287050</v>
       </c>
-      <c r="C345" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D345" s="8" t="s">
+      <c r="C345" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D345" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E345" t="s">
         <v>14</v>
       </c>
       <c r="F345">
         <v>2</v>
       </c>
       <c r="G345">
         <v>1</v>
       </c>
       <c r="H345">
         <v>1</v>
       </c>
       <c r="I345" s="2">
         <v>320101001</v>
       </c>
       <c r="J345" t="s">
         <v>31</v>
       </c>
-      <c r="K345" s="9">
+      <c r="K345" s="8">
         <v>202</v>
       </c>
     </row>
     <row r="346" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A346" t="s">
         <v>94</v>
       </c>
       <c r="B346">
         <v>1287050</v>
       </c>
-      <c r="C346" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D346" s="8" t="s">
+      <c r="C346" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D346" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E346" t="s">
         <v>14</v>
       </c>
       <c r="F346">
         <v>2</v>
       </c>
       <c r="G346">
         <v>1</v>
       </c>
       <c r="H346">
         <v>2</v>
       </c>
       <c r="I346" s="2">
         <v>320101001</v>
       </c>
       <c r="J346" t="s">
         <v>31</v>
       </c>
-      <c r="K346" s="9">
+      <c r="K346" s="8">
         <v>115.82</v>
       </c>
     </row>
     <row r="347" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A347" t="s">
         <v>95</v>
       </c>
       <c r="B347">
         <v>1287050</v>
       </c>
-      <c r="C347" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D347" s="8" t="s">
+      <c r="C347" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D347" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E347" t="s">
         <v>14</v>
       </c>
       <c r="F347">
         <v>1</v>
       </c>
       <c r="G347">
         <v>1</v>
       </c>
       <c r="H347">
         <v>2</v>
       </c>
       <c r="I347" s="2">
         <v>820101001</v>
       </c>
       <c r="J347" t="s">
         <v>27</v>
       </c>
-      <c r="K347" s="9">
+      <c r="K347" s="8">
         <v>208.54</v>
       </c>
     </row>
     <row r="348" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A348" t="s">
         <v>95</v>
       </c>
       <c r="B348">
         <v>1287050</v>
       </c>
-      <c r="C348" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D348" s="8" t="s">
+      <c r="C348" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D348" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E348" t="s">
         <v>14</v>
       </c>
       <c r="F348">
         <v>2</v>
       </c>
       <c r="G348">
         <v>1</v>
       </c>
       <c r="H348">
         <v>1</v>
       </c>
       <c r="I348" s="2">
         <v>820101001</v>
       </c>
       <c r="J348" t="s">
         <v>27</v>
       </c>
-      <c r="K348" s="9">
+      <c r="K348" s="8">
         <v>81.19</v>
       </c>
     </row>
     <row r="349" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A349" t="s">
         <v>95</v>
       </c>
       <c r="B349">
         <v>1287050</v>
       </c>
-      <c r="C349" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D349" s="8" t="s">
+      <c r="C349" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D349" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E349" t="s">
         <v>14</v>
       </c>
       <c r="F349">
         <v>1</v>
       </c>
       <c r="G349">
         <v>1</v>
       </c>
       <c r="H349">
         <v>1</v>
       </c>
       <c r="I349" s="2">
         <v>420201001</v>
       </c>
       <c r="J349" t="s">
         <v>28</v>
       </c>
-      <c r="K349" s="9">
+      <c r="K349" s="8">
         <v>122.06</v>
       </c>
     </row>
     <row r="350" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A350" t="s">
         <v>95</v>
       </c>
       <c r="B350">
         <v>1287050</v>
       </c>
-      <c r="C350" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D350" s="8" t="s">
+      <c r="C350" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D350" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E350" t="s">
         <v>14</v>
       </c>
       <c r="F350">
         <v>2</v>
       </c>
       <c r="G350">
         <v>1</v>
       </c>
       <c r="H350">
         <v>1</v>
       </c>
       <c r="I350" s="2">
         <v>420201001</v>
       </c>
       <c r="J350" t="s">
         <v>28</v>
       </c>
-      <c r="K350" s="9">
+      <c r="K350" s="8">
         <v>739.13</v>
       </c>
     </row>
     <row r="351" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A351" t="s">
         <v>95</v>
       </c>
       <c r="B351">
         <v>1287050</v>
       </c>
-      <c r="C351" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D351" s="8" t="s">
+      <c r="C351" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D351" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E351" t="s">
         <v>14</v>
       </c>
       <c r="F351">
         <v>1</v>
       </c>
       <c r="G351">
         <v>1</v>
       </c>
       <c r="H351">
         <v>4</v>
       </c>
       <c r="I351" s="2">
         <v>420105001</v>
       </c>
       <c r="J351" t="s">
         <v>29</v>
       </c>
-      <c r="K351" s="9">
+      <c r="K351" s="8">
         <v>7236.16</v>
       </c>
     </row>
     <row r="352" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A352" t="s">
         <v>95</v>
       </c>
       <c r="B352">
         <v>1287050</v>
       </c>
-      <c r="C352" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D352" s="8" t="s">
+      <c r="C352" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D352" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E352" t="s">
         <v>14</v>
       </c>
       <c r="F352">
         <v>2</v>
       </c>
       <c r="G352">
         <v>1</v>
       </c>
       <c r="H352">
         <v>1</v>
       </c>
       <c r="I352" s="2">
         <v>420105001</v>
       </c>
       <c r="J352" t="s">
         <v>29</v>
       </c>
-      <c r="K352" s="9">
+      <c r="K352" s="8">
         <v>617.37</v>
       </c>
     </row>
     <row r="353" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A353" t="s">
         <v>95</v>
       </c>
       <c r="B353">
         <v>1287050</v>
       </c>
-      <c r="C353" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D353" s="8" t="s">
+      <c r="C353" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D353" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E353" t="s">
         <v>14</v>
       </c>
       <c r="F353">
         <v>2</v>
       </c>
       <c r="G353">
         <v>1</v>
       </c>
       <c r="H353">
         <v>2</v>
       </c>
       <c r="I353" s="2">
         <v>420105001</v>
       </c>
       <c r="J353" t="s">
         <v>29</v>
       </c>
-      <c r="K353" s="9">
+      <c r="K353" s="8">
         <v>1366.27</v>
       </c>
     </row>
     <row r="354" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A354" t="s">
         <v>95</v>
       </c>
       <c r="B354">
         <v>1287050</v>
       </c>
-      <c r="C354" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D354" s="8" t="s">
+      <c r="C354" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D354" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E354" t="s">
         <v>14</v>
       </c>
       <c r="F354">
         <v>1</v>
       </c>
       <c r="G354">
         <v>1</v>
       </c>
       <c r="H354">
         <v>4</v>
       </c>
       <c r="I354" s="2">
         <v>420102004</v>
       </c>
       <c r="J354" t="s">
         <v>38</v>
       </c>
-      <c r="K354" s="9">
+      <c r="K354" s="8">
         <v>2771.7</v>
       </c>
     </row>
     <row r="355" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A355" t="s">
         <v>95</v>
       </c>
       <c r="B355">
         <v>1287050</v>
       </c>
-      <c r="C355" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D355" s="8" t="s">
+      <c r="C355" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D355" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E355" t="s">
         <v>14</v>
       </c>
       <c r="F355">
         <v>1</v>
       </c>
       <c r="G355">
         <v>1</v>
       </c>
       <c r="H355">
         <v>2</v>
       </c>
       <c r="I355" s="2">
         <v>810102001</v>
       </c>
       <c r="J355" t="s">
         <v>30</v>
       </c>
-      <c r="K355" s="9">
+      <c r="K355" s="8">
         <v>211.95</v>
       </c>
     </row>
     <row r="356" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A356" t="s">
         <v>95</v>
       </c>
       <c r="B356">
         <v>1287050</v>
       </c>
-      <c r="C356" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D356" s="8" t="s">
+      <c r="C356" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D356" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E356" t="s">
         <v>14</v>
       </c>
       <c r="F356">
         <v>2</v>
       </c>
       <c r="G356">
         <v>1</v>
       </c>
       <c r="H356">
         <v>1</v>
       </c>
       <c r="I356" s="2">
         <v>810102001</v>
       </c>
       <c r="J356" t="s">
         <v>30</v>
       </c>
-      <c r="K356" s="9">
+      <c r="K356" s="8">
         <v>128.81</v>
       </c>
     </row>
     <row r="357" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A357" t="s">
         <v>95</v>
       </c>
       <c r="B357">
         <v>1287050</v>
       </c>
-      <c r="C357" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D357" s="8" t="s">
+      <c r="C357" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D357" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E357" t="s">
         <v>14</v>
       </c>
       <c r="F357">
         <v>1</v>
       </c>
       <c r="G357">
         <v>1</v>
       </c>
       <c r="H357">
         <v>4</v>
       </c>
       <c r="I357" s="2">
         <v>320101001</v>
       </c>
       <c r="J357" t="s">
         <v>31</v>
       </c>
-      <c r="K357" s="9">
+      <c r="K357" s="8">
         <v>1856.9</v>
       </c>
     </row>
     <row r="358" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A358" t="s">
         <v>95</v>
       </c>
       <c r="B358">
         <v>1287050</v>
       </c>
-      <c r="C358" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D358" s="8" t="s">
+      <c r="C358" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D358" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E358" t="s">
         <v>14</v>
       </c>
       <c r="F358">
         <v>2</v>
       </c>
       <c r="G358">
         <v>1</v>
       </c>
       <c r="H358">
         <v>1</v>
       </c>
       <c r="I358" s="2">
         <v>320101001</v>
       </c>
       <c r="J358" t="s">
         <v>31</v>
       </c>
-      <c r="K358" s="9">
+      <c r="K358" s="8">
         <v>348.25</v>
       </c>
     </row>
     <row r="359" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A359" t="s">
         <v>96</v>
       </c>
       <c r="B359">
         <v>1287050</v>
       </c>
-      <c r="C359" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D359" s="8" t="s">
+      <c r="C359" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D359" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E359" t="s">
         <v>14</v>
       </c>
       <c r="F359">
         <v>1</v>
       </c>
       <c r="G359">
         <v>1</v>
       </c>
       <c r="H359">
         <v>2</v>
       </c>
       <c r="I359" s="2">
         <v>820101001</v>
       </c>
       <c r="J359" t="s">
         <v>27</v>
       </c>
-      <c r="K359" s="9">
+      <c r="K359" s="8">
         <v>208.5</v>
       </c>
     </row>
     <row r="360" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A360" t="s">
         <v>96</v>
       </c>
       <c r="B360">
         <v>1287050</v>
       </c>
-      <c r="C360" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D360" s="8" t="s">
+      <c r="C360" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D360" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E360" t="s">
         <v>14</v>
       </c>
       <c r="F360">
         <v>2</v>
       </c>
       <c r="G360">
         <v>1</v>
       </c>
       <c r="H360">
         <v>1</v>
       </c>
       <c r="I360" s="2">
         <v>820101001</v>
       </c>
       <c r="J360" t="s">
         <v>27</v>
       </c>
-      <c r="K360" s="9">
+      <c r="K360" s="8">
         <v>24.47</v>
       </c>
     </row>
     <row r="361" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A361" t="s">
         <v>96</v>
       </c>
       <c r="B361">
         <v>1287050</v>
       </c>
-      <c r="C361" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D361" s="8" t="s">
+      <c r="C361" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D361" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E361" t="s">
         <v>14</v>
       </c>
       <c r="F361">
         <v>1</v>
       </c>
       <c r="G361">
         <v>1</v>
       </c>
       <c r="H361">
         <v>1</v>
       </c>
       <c r="I361" s="2">
         <v>420201001</v>
       </c>
       <c r="J361" t="s">
         <v>28</v>
       </c>
-      <c r="K361" s="9">
+      <c r="K361" s="8">
         <v>122.98</v>
       </c>
     </row>
     <row r="362" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A362" t="s">
         <v>96</v>
       </c>
       <c r="B362">
         <v>1287050</v>
       </c>
-      <c r="C362" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D362" s="8" t="s">
+      <c r="C362" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D362" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E362" t="s">
         <v>14</v>
       </c>
       <c r="F362">
         <v>2</v>
       </c>
       <c r="G362">
         <v>1</v>
       </c>
       <c r="H362">
         <v>1</v>
       </c>
       <c r="I362" s="2">
         <v>420201001</v>
       </c>
       <c r="J362" t="s">
         <v>28</v>
       </c>
-      <c r="K362" s="9">
+      <c r="K362" s="8">
         <v>734.27</v>
       </c>
     </row>
     <row r="363" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A363" t="s">
         <v>96</v>
       </c>
       <c r="B363">
         <v>1287050</v>
       </c>
-      <c r="C363" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D363" s="8" t="s">
+      <c r="C363" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D363" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E363" t="s">
         <v>14</v>
       </c>
       <c r="F363">
         <v>1</v>
       </c>
       <c r="G363">
         <v>1</v>
       </c>
       <c r="H363">
         <v>1</v>
       </c>
       <c r="I363" s="2">
         <v>420105001</v>
       </c>
       <c r="J363" t="s">
         <v>29</v>
       </c>
-      <c r="K363" s="9">
+      <c r="K363" s="8">
         <v>2.64</v>
       </c>
     </row>
     <row r="364" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A364" t="s">
         <v>96</v>
       </c>
       <c r="B364">
         <v>1287050</v>
       </c>
-      <c r="C364" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D364" s="8" t="s">
+      <c r="C364" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D364" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E364" t="s">
         <v>14</v>
       </c>
       <c r="F364">
         <v>1</v>
       </c>
       <c r="G364">
         <v>1</v>
       </c>
       <c r="H364">
         <v>4</v>
       </c>
       <c r="I364" s="2">
         <v>420105001</v>
       </c>
       <c r="J364" t="s">
         <v>29</v>
       </c>
-      <c r="K364" s="9">
+      <c r="K364" s="8">
         <v>3524.11</v>
       </c>
     </row>
     <row r="365" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A365" t="s">
         <v>96</v>
       </c>
       <c r="B365">
         <v>1287050</v>
       </c>
-      <c r="C365" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D365" s="8" t="s">
+      <c r="C365" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D365" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E365" t="s">
         <v>14</v>
       </c>
       <c r="F365">
         <v>2</v>
       </c>
       <c r="G365">
         <v>1</v>
       </c>
       <c r="H365">
         <v>1</v>
       </c>
       <c r="I365" s="2">
         <v>420105001</v>
       </c>
       <c r="J365" t="s">
         <v>29</v>
       </c>
-      <c r="K365" s="9">
+      <c r="K365" s="8">
         <v>150.27000000000001</v>
       </c>
     </row>
     <row r="366" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A366" t="s">
         <v>96</v>
       </c>
       <c r="B366">
         <v>1287050</v>
       </c>
-      <c r="C366" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D366" s="8" t="s">
+      <c r="C366" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D366" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E366" t="s">
         <v>14</v>
       </c>
       <c r="F366">
         <v>2</v>
       </c>
       <c r="G366">
         <v>1</v>
       </c>
       <c r="H366">
         <v>2</v>
       </c>
       <c r="I366" s="2">
         <v>420105001</v>
       </c>
       <c r="J366" t="s">
         <v>29</v>
       </c>
-      <c r="K366" s="9">
+      <c r="K366" s="8">
         <v>4538.97</v>
       </c>
     </row>
     <row r="367" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A367" t="s">
         <v>96</v>
       </c>
       <c r="B367">
         <v>1287050</v>
       </c>
-      <c r="C367" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D367" s="8" t="s">
+      <c r="C367" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D367" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E367" t="s">
         <v>14</v>
       </c>
       <c r="F367">
         <v>1</v>
       </c>
       <c r="G367">
         <v>1</v>
       </c>
       <c r="H367">
         <v>4</v>
       </c>
       <c r="I367" s="2">
         <v>420102004</v>
       </c>
       <c r="J367" t="s">
         <v>38</v>
       </c>
-      <c r="K367" s="9">
+      <c r="K367" s="8">
         <v>1393.7</v>
       </c>
     </row>
     <row r="368" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A368" t="s">
         <v>96</v>
       </c>
       <c r="B368">
         <v>1287050</v>
       </c>
-      <c r="C368" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D368" s="8" t="s">
+      <c r="C368" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D368" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E368" t="s">
         <v>14</v>
       </c>
       <c r="F368">
         <v>1</v>
       </c>
       <c r="G368">
         <v>1</v>
       </c>
       <c r="H368">
         <v>2</v>
       </c>
       <c r="I368" s="2">
         <v>810102001</v>
       </c>
       <c r="J368" t="s">
         <v>30</v>
       </c>
-      <c r="K368" s="9">
+      <c r="K368" s="8">
         <v>322.13</v>
       </c>
     </row>
     <row r="369" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A369" t="s">
         <v>96</v>
       </c>
       <c r="B369">
         <v>1287050</v>
       </c>
-      <c r="C369" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D369" s="8" t="s">
+      <c r="C369" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D369" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E369" t="s">
         <v>14</v>
       </c>
       <c r="F369">
         <v>2</v>
       </c>
       <c r="G369">
         <v>1</v>
       </c>
       <c r="H369">
         <v>1</v>
       </c>
       <c r="I369" s="2">
         <v>810102001</v>
       </c>
       <c r="J369" t="s">
         <v>30</v>
       </c>
-      <c r="K369" s="9">
+      <c r="K369" s="8">
         <v>71.23</v>
       </c>
     </row>
     <row r="370" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A370" t="s">
         <v>96</v>
       </c>
       <c r="B370">
         <v>1287050</v>
       </c>
-      <c r="C370" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D370" s="8" t="s">
+      <c r="C370" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D370" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E370" t="s">
         <v>14</v>
       </c>
       <c r="F370">
         <v>1</v>
       </c>
       <c r="G370">
         <v>1</v>
       </c>
       <c r="H370">
         <v>1</v>
       </c>
       <c r="I370" s="2">
         <v>320101001</v>
       </c>
       <c r="J370" t="s">
         <v>31</v>
       </c>
-      <c r="K370" s="9">
+      <c r="K370" s="8">
         <v>7.37</v>
       </c>
     </row>
     <row r="371" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A371" t="s">
         <v>96</v>
       </c>
       <c r="B371">
         <v>1287050</v>
       </c>
-      <c r="C371" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D371" s="8" t="s">
+      <c r="C371" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D371" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E371" t="s">
         <v>14</v>
       </c>
       <c r="F371">
         <v>1</v>
       </c>
       <c r="G371">
         <v>1</v>
       </c>
       <c r="H371">
         <v>4</v>
       </c>
       <c r="I371" s="2">
         <v>320101001</v>
       </c>
       <c r="J371" t="s">
         <v>31</v>
       </c>
-      <c r="K371" s="9">
+      <c r="K371" s="8">
         <v>507.92</v>
       </c>
     </row>
     <row r="372" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A372" t="s">
         <v>96</v>
       </c>
       <c r="B372">
         <v>1287050</v>
       </c>
-      <c r="C372" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D372" s="8" t="s">
+      <c r="C372" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D372" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E372" t="s">
         <v>14</v>
       </c>
       <c r="F372">
         <v>2</v>
       </c>
       <c r="G372">
         <v>1</v>
       </c>
       <c r="H372">
         <v>1</v>
       </c>
       <c r="I372" s="2">
         <v>320101001</v>
       </c>
       <c r="J372" t="s">
         <v>31</v>
       </c>
-      <c r="K372" s="9">
+      <c r="K372" s="8">
         <v>192.58</v>
       </c>
     </row>
     <row r="373" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A373" t="s">
         <v>96</v>
       </c>
       <c r="B373">
         <v>1287050</v>
       </c>
-      <c r="C373" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D373" s="8" t="s">
+      <c r="C373" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D373" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E373" t="s">
         <v>14</v>
       </c>
       <c r="F373">
         <v>2</v>
       </c>
       <c r="G373">
         <v>1</v>
       </c>
       <c r="H373">
         <v>2</v>
       </c>
       <c r="I373" s="2">
         <v>320101001</v>
       </c>
       <c r="J373" t="s">
         <v>31</v>
       </c>
-      <c r="K373" s="9">
+      <c r="K373" s="8">
         <v>116.47</v>
       </c>
     </row>
     <row r="374" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A374" t="s">
         <v>97</v>
       </c>
       <c r="B374">
         <v>1287050</v>
       </c>
-      <c r="C374" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D374" s="8" t="s">
+      <c r="C374" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D374" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E374" t="s">
         <v>14</v>
       </c>
       <c r="F374">
         <v>2</v>
       </c>
       <c r="G374">
         <v>1</v>
       </c>
       <c r="H374">
         <v>1</v>
       </c>
       <c r="I374" s="2">
         <v>820101001</v>
       </c>
       <c r="J374" t="s">
         <v>27</v>
       </c>
-      <c r="K374" s="9">
+      <c r="K374" s="8">
         <v>89.39</v>
       </c>
     </row>
     <row r="375" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A375" t="s">
         <v>97</v>
       </c>
       <c r="B375">
         <v>1287050</v>
       </c>
-      <c r="C375" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D375" s="8" t="s">
+      <c r="C375" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D375" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E375" t="s">
         <v>14</v>
       </c>
       <c r="F375">
         <v>1</v>
       </c>
       <c r="G375">
         <v>1</v>
       </c>
       <c r="H375">
         <v>1</v>
       </c>
       <c r="I375" s="2">
         <v>420201001</v>
       </c>
       <c r="J375" t="s">
         <v>28</v>
       </c>
-      <c r="K375" s="9">
+      <c r="K375" s="8">
         <v>123.08</v>
       </c>
     </row>
     <row r="376" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A376" t="s">
         <v>97</v>
       </c>
       <c r="B376">
         <v>1287050</v>
       </c>
-      <c r="C376" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D376" s="8" t="s">
+      <c r="C376" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D376" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E376" t="s">
         <v>14</v>
       </c>
       <c r="F376">
         <v>1</v>
       </c>
       <c r="G376">
         <v>1</v>
       </c>
       <c r="H376">
         <v>5</v>
       </c>
       <c r="I376" s="2">
         <v>420201001</v>
       </c>
       <c r="J376" t="s">
         <v>28</v>
       </c>
-      <c r="K376" s="9">
+      <c r="K376" s="8">
         <v>500.92</v>
       </c>
     </row>
     <row r="377" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A377" t="s">
         <v>97</v>
       </c>
       <c r="B377">
         <v>1287050</v>
       </c>
-      <c r="C377" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D377" s="8" t="s">
+      <c r="C377" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D377" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E377" t="s">
         <v>14</v>
       </c>
       <c r="F377">
         <v>2</v>
       </c>
       <c r="G377">
         <v>1</v>
       </c>
       <c r="H377">
         <v>1</v>
       </c>
       <c r="I377" s="2">
         <v>420201001</v>
       </c>
       <c r="J377" t="s">
         <v>28</v>
       </c>
-      <c r="K377" s="9">
+      <c r="K377" s="8">
         <v>607.09</v>
       </c>
     </row>
     <row r="378" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A378" t="s">
         <v>97</v>
       </c>
       <c r="B378">
         <v>1287050</v>
       </c>
-      <c r="C378" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D378" s="8" t="s">
+      <c r="C378" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D378" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E378" t="s">
         <v>14</v>
       </c>
       <c r="F378">
         <v>1</v>
       </c>
       <c r="G378">
         <v>1</v>
       </c>
       <c r="H378">
         <v>4</v>
       </c>
       <c r="I378" s="2">
         <v>420105001</v>
       </c>
       <c r="J378" t="s">
         <v>29</v>
       </c>
-      <c r="K378" s="9">
+      <c r="K378" s="8">
         <v>5086.6000000000004</v>
       </c>
     </row>
     <row r="379" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A379" t="s">
         <v>97</v>
       </c>
       <c r="B379">
         <v>1287050</v>
       </c>
-      <c r="C379" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D379" s="8" t="s">
+      <c r="C379" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D379" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E379" t="s">
         <v>14</v>
       </c>
       <c r="F379">
         <v>2</v>
       </c>
       <c r="G379">
         <v>1</v>
       </c>
       <c r="H379">
         <v>1</v>
       </c>
       <c r="I379" s="2">
         <v>420105001</v>
       </c>
       <c r="J379" t="s">
         <v>29</v>
       </c>
-      <c r="K379" s="9">
+      <c r="K379" s="8">
         <v>548.77</v>
       </c>
     </row>
     <row r="380" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A380" t="s">
         <v>97</v>
       </c>
       <c r="B380">
         <v>1287050</v>
       </c>
-      <c r="C380" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D380" s="8" t="s">
+      <c r="C380" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D380" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E380" t="s">
         <v>14</v>
       </c>
       <c r="F380">
         <v>2</v>
       </c>
       <c r="G380">
         <v>1</v>
       </c>
       <c r="H380">
         <v>2</v>
       </c>
       <c r="I380" s="2">
         <v>420105001</v>
       </c>
       <c r="J380" t="s">
         <v>29</v>
       </c>
-      <c r="K380" s="9">
+      <c r="K380" s="8">
         <v>3502.56</v>
       </c>
     </row>
     <row r="381" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A381" t="s">
         <v>97</v>
       </c>
       <c r="B381">
         <v>1287050</v>
       </c>
-      <c r="C381" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D381" s="8" t="s">
+      <c r="C381" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D381" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E381" t="s">
         <v>14</v>
       </c>
       <c r="F381">
         <v>1</v>
       </c>
       <c r="G381">
         <v>1</v>
       </c>
       <c r="H381">
         <v>4</v>
       </c>
       <c r="I381" s="2">
         <v>420102004</v>
       </c>
       <c r="J381" t="s">
         <v>38</v>
       </c>
-      <c r="K381" s="9">
+      <c r="K381" s="8">
         <v>565.92999999999995</v>
       </c>
     </row>
     <row r="382" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A382" t="s">
         <v>97</v>
       </c>
       <c r="B382">
         <v>1287050</v>
       </c>
-      <c r="C382" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D382" s="8" t="s">
+      <c r="C382" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D382" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E382" t="s">
         <v>14</v>
       </c>
       <c r="F382">
         <v>1</v>
       </c>
       <c r="G382">
         <v>1</v>
       </c>
       <c r="H382">
         <v>5</v>
       </c>
       <c r="I382" s="2">
         <v>420102004</v>
       </c>
       <c r="J382" t="s">
         <v>38</v>
       </c>
-      <c r="K382" s="9">
+      <c r="K382" s="8">
         <v>48.97</v>
       </c>
     </row>
     <row r="383" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A383" t="s">
         <v>97</v>
       </c>
       <c r="B383">
         <v>1287050</v>
       </c>
-      <c r="C383" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D383" s="8" t="s">
+      <c r="C383" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D383" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E383" t="s">
         <v>14</v>
       </c>
       <c r="F383">
         <v>1</v>
       </c>
       <c r="G383">
         <v>1</v>
       </c>
       <c r="H383">
         <v>1</v>
       </c>
       <c r="I383" s="2">
         <v>810102001</v>
       </c>
       <c r="J383" t="s">
         <v>30</v>
       </c>
-      <c r="K383" s="9">
+      <c r="K383" s="8">
         <v>182.72</v>
       </c>
     </row>
     <row r="384" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A384" t="s">
         <v>97</v>
       </c>
       <c r="B384">
         <v>1287050</v>
       </c>
-      <c r="C384" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D384" s="8" t="s">
+      <c r="C384" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D384" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E384" t="s">
         <v>14</v>
       </c>
       <c r="F384">
         <v>1</v>
       </c>
       <c r="G384">
         <v>1</v>
       </c>
       <c r="H384">
         <v>2</v>
       </c>
       <c r="I384" s="2">
         <v>810102001</v>
       </c>
       <c r="J384" t="s">
         <v>30</v>
       </c>
-      <c r="K384" s="9">
+      <c r="K384" s="8">
         <v>249.44</v>
       </c>
     </row>
     <row r="385" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A385" t="s">
         <v>97</v>
       </c>
       <c r="B385">
         <v>1287050</v>
       </c>
-      <c r="C385" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D385" s="8" t="s">
+      <c r="C385" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D385" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E385" t="s">
         <v>14</v>
       </c>
       <c r="F385">
         <v>2</v>
       </c>
       <c r="G385">
         <v>1</v>
       </c>
       <c r="H385">
         <v>1</v>
       </c>
       <c r="I385" s="2">
         <v>810102001</v>
       </c>
       <c r="J385" t="s">
         <v>30</v>
       </c>
-      <c r="K385" s="9">
+      <c r="K385" s="8">
         <v>99.62</v>
       </c>
     </row>
     <row r="386" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A386" t="s">
         <v>97</v>
       </c>
       <c r="B386">
         <v>1287050</v>
       </c>
-      <c r="C386" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D386" s="8" t="s">
+      <c r="C386" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D386" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E386" t="s">
         <v>14</v>
       </c>
       <c r="F386">
         <v>1</v>
       </c>
       <c r="G386">
         <v>1</v>
       </c>
       <c r="H386">
         <v>4</v>
       </c>
       <c r="I386" s="2">
         <v>320101001</v>
       </c>
       <c r="J386" t="s">
         <v>31</v>
       </c>
-      <c r="K386" s="9">
+      <c r="K386" s="8">
         <v>7031.08</v>
       </c>
     </row>
     <row r="387" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A387" t="s">
         <v>97</v>
       </c>
       <c r="B387">
         <v>1287050</v>
       </c>
-      <c r="C387" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D387" s="8" t="s">
+      <c r="C387" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D387" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E387" t="s">
         <v>14</v>
       </c>
       <c r="F387">
         <v>2</v>
       </c>
       <c r="G387">
         <v>1</v>
       </c>
       <c r="H387">
         <v>1</v>
       </c>
       <c r="I387" s="2">
         <v>320101001</v>
       </c>
       <c r="J387" t="s">
         <v>31</v>
       </c>
-      <c r="K387" s="9">
+      <c r="K387" s="8">
         <v>269.36</v>
       </c>
     </row>
     <row r="388" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A388" t="s">
         <v>97</v>
       </c>
       <c r="B388">
         <v>1287050</v>
       </c>
-      <c r="C388" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D388" s="8" t="s">
+      <c r="C388" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D388" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E388" t="s">
         <v>14</v>
       </c>
       <c r="F388">
         <v>2</v>
       </c>
       <c r="G388">
         <v>1</v>
       </c>
       <c r="H388">
         <v>2</v>
       </c>
       <c r="I388" s="2">
         <v>320101001</v>
       </c>
       <c r="J388" t="s">
         <v>31</v>
       </c>
-      <c r="K388" s="9">
+      <c r="K388" s="8">
         <v>342.06</v>
       </c>
     </row>
     <row r="389" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A389" t="s">
         <v>98</v>
       </c>
       <c r="B389">
         <v>1287050</v>
       </c>
-      <c r="C389" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D389" s="8" t="s">
+      <c r="C389" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D389" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E389" t="s">
         <v>14</v>
       </c>
       <c r="F389">
         <v>2</v>
       </c>
       <c r="G389">
         <v>1</v>
       </c>
       <c r="H389">
         <v>1</v>
       </c>
       <c r="I389" s="2">
         <v>820101001</v>
       </c>
       <c r="J389" t="s">
         <v>27</v>
       </c>
-      <c r="K389" s="9">
+      <c r="K389" s="8">
         <v>53.51</v>
       </c>
     </row>
     <row r="390" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A390" t="s">
         <v>98</v>
       </c>
       <c r="B390">
         <v>1287050</v>
       </c>
-      <c r="C390" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D390" s="8" t="s">
+      <c r="C390" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D390" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E390" t="s">
         <v>14</v>
       </c>
       <c r="F390">
         <v>1</v>
       </c>
       <c r="G390">
         <v>1</v>
       </c>
       <c r="H390">
         <v>1</v>
       </c>
       <c r="I390" s="2">
         <v>420201001</v>
       </c>
       <c r="J390" t="s">
         <v>28</v>
       </c>
-      <c r="K390" s="9">
+      <c r="K390" s="8">
         <v>61.54</v>
       </c>
     </row>
     <row r="391" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A391" t="s">
         <v>98</v>
       </c>
       <c r="B391">
         <v>1287050</v>
       </c>
-      <c r="C391" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D391" s="8" t="s">
+      <c r="C391" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D391" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E391" t="s">
         <v>14</v>
       </c>
       <c r="F391">
         <v>1</v>
       </c>
       <c r="G391">
         <v>1</v>
       </c>
       <c r="H391">
         <v>5</v>
       </c>
       <c r="I391" s="2">
         <v>420201001</v>
       </c>
       <c r="J391" t="s">
         <v>28</v>
       </c>
-      <c r="K391" s="9">
+      <c r="K391" s="8">
         <v>811.75</v>
       </c>
     </row>
     <row r="392" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A392" t="s">
         <v>98</v>
       </c>
       <c r="B392">
         <v>1287050</v>
       </c>
-      <c r="C392" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D392" s="8" t="s">
+      <c r="C392" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D392" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E392" t="s">
         <v>14</v>
       </c>
       <c r="F392">
         <v>2</v>
       </c>
       <c r="G392">
         <v>1</v>
       </c>
       <c r="H392">
         <v>1</v>
       </c>
       <c r="I392" s="2">
         <v>420201001</v>
       </c>
       <c r="J392" t="s">
         <v>28</v>
       </c>
-      <c r="K392" s="9">
+      <c r="K392" s="8">
         <v>416.32</v>
       </c>
     </row>
     <row r="393" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A393" t="s">
         <v>98</v>
       </c>
       <c r="B393">
         <v>1287050</v>
       </c>
-      <c r="C393" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D393" s="8" t="s">
+      <c r="C393" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D393" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E393" t="s">
         <v>14</v>
       </c>
       <c r="F393">
         <v>1</v>
       </c>
       <c r="G393">
         <v>1</v>
       </c>
       <c r="H393">
         <v>4</v>
       </c>
       <c r="I393" s="2">
         <v>420105001</v>
       </c>
       <c r="J393" t="s">
         <v>29</v>
       </c>
-      <c r="K393" s="9">
+      <c r="K393" s="8">
         <v>9958.9500000000007</v>
       </c>
     </row>
     <row r="394" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A394" t="s">
         <v>98</v>
       </c>
       <c r="B394">
         <v>1287050</v>
       </c>
-      <c r="C394" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D394" s="8" t="s">
+      <c r="C394" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D394" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E394" t="s">
         <v>14</v>
       </c>
       <c r="F394">
         <v>2</v>
       </c>
       <c r="G394">
         <v>1</v>
       </c>
       <c r="H394">
         <v>1</v>
       </c>
       <c r="I394" s="2">
         <v>420105001</v>
       </c>
       <c r="J394" t="s">
         <v>29</v>
       </c>
-      <c r="K394" s="9">
+      <c r="K394" s="8">
         <v>3248.46</v>
       </c>
     </row>
     <row r="395" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A395" t="s">
         <v>98</v>
       </c>
       <c r="B395">
         <v>1287050</v>
       </c>
-      <c r="C395" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D395" s="8" t="s">
+      <c r="C395" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D395" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E395" t="s">
         <v>14</v>
       </c>
       <c r="F395">
         <v>2</v>
       </c>
       <c r="G395">
         <v>1</v>
       </c>
       <c r="H395">
         <v>2</v>
       </c>
       <c r="I395" s="2">
         <v>420105001</v>
       </c>
       <c r="J395" t="s">
         <v>29</v>
       </c>
-      <c r="K395" s="9">
+      <c r="K395" s="8">
         <v>4677.8599999999997</v>
       </c>
     </row>
     <row r="396" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A396" t="s">
         <v>98</v>
       </c>
       <c r="B396">
         <v>1287050</v>
       </c>
-      <c r="C396" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D396" s="8" t="s">
+      <c r="C396" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D396" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E396" t="s">
         <v>14</v>
       </c>
       <c r="F396">
         <v>1</v>
       </c>
       <c r="G396">
         <v>1</v>
       </c>
       <c r="H396">
         <v>5</v>
       </c>
       <c r="I396" s="2">
         <v>420102004</v>
       </c>
       <c r="J396" t="s">
         <v>38</v>
       </c>
-      <c r="K396" s="9">
+      <c r="K396" s="8">
         <v>53.24</v>
       </c>
     </row>
     <row r="397" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A397" t="s">
         <v>98</v>
       </c>
       <c r="B397">
         <v>1287050</v>
       </c>
-      <c r="C397" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D397" s="8" t="s">
+      <c r="C397" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D397" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E397" t="s">
         <v>14</v>
       </c>
       <c r="F397">
         <v>1</v>
       </c>
       <c r="G397">
         <v>1</v>
       </c>
       <c r="H397">
         <v>1</v>
       </c>
       <c r="I397" s="2">
         <v>810102001</v>
       </c>
       <c r="J397" t="s">
         <v>30</v>
       </c>
-      <c r="K397" s="9">
+      <c r="K397" s="8">
         <v>88.8</v>
       </c>
     </row>
     <row r="398" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A398" t="s">
         <v>98</v>
       </c>
       <c r="B398">
         <v>1287050</v>
       </c>
-      <c r="C398" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D398" s="8" t="s">
+      <c r="C398" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D398" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E398" t="s">
         <v>14</v>
       </c>
       <c r="F398">
         <v>1</v>
       </c>
       <c r="G398">
         <v>1</v>
       </c>
       <c r="H398">
         <v>2</v>
       </c>
       <c r="I398" s="2">
         <v>810102001</v>
       </c>
       <c r="J398" t="s">
         <v>30</v>
       </c>
-      <c r="K398" s="9">
+      <c r="K398" s="8">
         <v>210.46</v>
       </c>
     </row>
     <row r="399" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A399" t="s">
         <v>98</v>
       </c>
       <c r="B399">
         <v>1287050</v>
       </c>
-      <c r="C399" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D399" s="8" t="s">
+      <c r="C399" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D399" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E399" t="s">
         <v>14</v>
       </c>
       <c r="F399">
         <v>2</v>
       </c>
       <c r="G399">
         <v>1</v>
       </c>
       <c r="H399">
         <v>1</v>
       </c>
       <c r="I399" s="2">
         <v>810102001</v>
       </c>
       <c r="J399" t="s">
         <v>30</v>
       </c>
-      <c r="K399" s="9">
+      <c r="K399" s="8">
         <v>60.25</v>
       </c>
     </row>
     <row r="400" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A400" t="s">
         <v>98</v>
       </c>
       <c r="B400">
         <v>1287050</v>
       </c>
-      <c r="C400" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D400" s="8" t="s">
+      <c r="C400" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D400" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E400" t="s">
         <v>14</v>
       </c>
       <c r="F400">
         <v>1</v>
       </c>
       <c r="G400">
         <v>1</v>
       </c>
       <c r="H400">
         <v>4</v>
       </c>
       <c r="I400" s="2">
         <v>320101001</v>
       </c>
       <c r="J400" t="s">
         <v>31</v>
       </c>
-      <c r="K400" s="9">
+      <c r="K400" s="8">
         <v>2160.8000000000002</v>
       </c>
     </row>
     <row r="401" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A401" t="s">
         <v>98</v>
       </c>
       <c r="B401">
         <v>1287050</v>
       </c>
-      <c r="C401" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D401" s="8" t="s">
+      <c r="C401" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D401" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E401" t="s">
         <v>14</v>
       </c>
       <c r="F401">
         <v>2</v>
       </c>
       <c r="G401">
         <v>1</v>
       </c>
       <c r="H401">
         <v>1</v>
       </c>
       <c r="I401" s="2">
         <v>320101001</v>
       </c>
       <c r="J401" t="s">
         <v>31</v>
       </c>
-      <c r="K401" s="9">
+      <c r="K401" s="8">
         <v>1218.31</v>
       </c>
     </row>
     <row r="402" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A402" t="s">
         <v>99</v>
       </c>
       <c r="B402">
         <v>1287050</v>
       </c>
-      <c r="C402" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D402" s="8" t="s">
+      <c r="C402" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D402" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E402" t="s">
         <v>14</v>
       </c>
       <c r="F402">
         <v>2</v>
       </c>
       <c r="G402">
         <v>1</v>
       </c>
       <c r="H402">
         <v>1</v>
       </c>
       <c r="I402" s="2">
         <v>820101001</v>
       </c>
       <c r="J402" t="s">
         <v>27</v>
       </c>
-      <c r="K402" s="9">
+      <c r="K402" s="8">
         <v>15.45</v>
       </c>
     </row>
     <row r="403" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A403" t="s">
         <v>99</v>
       </c>
       <c r="B403">
         <v>1287050</v>
       </c>
-      <c r="C403" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D403" s="8" t="s">
+      <c r="C403" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D403" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E403" t="s">
         <v>14</v>
       </c>
       <c r="F403">
         <v>1</v>
       </c>
       <c r="G403">
         <v>1</v>
       </c>
       <c r="H403">
         <v>5</v>
       </c>
       <c r="I403" s="2">
         <v>420201001</v>
       </c>
       <c r="J403" t="s">
         <v>28</v>
       </c>
-      <c r="K403" s="9">
+      <c r="K403" s="8">
         <v>1004.53</v>
       </c>
     </row>
     <row r="404" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A404" t="s">
         <v>99</v>
       </c>
       <c r="B404">
         <v>1287050</v>
       </c>
-      <c r="C404" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D404" s="8" t="s">
+      <c r="C404" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D404" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E404" t="s">
         <v>14</v>
       </c>
       <c r="F404">
         <v>2</v>
       </c>
       <c r="G404">
         <v>1</v>
       </c>
       <c r="H404">
         <v>1</v>
       </c>
       <c r="I404" s="2">
         <v>420201001</v>
       </c>
       <c r="J404" t="s">
         <v>28</v>
       </c>
-      <c r="K404" s="9">
+      <c r="K404" s="8">
         <v>806.79</v>
       </c>
     </row>
     <row r="405" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A405" t="s">
         <v>99</v>
       </c>
       <c r="B405">
         <v>1287050</v>
       </c>
-      <c r="C405" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D405" s="8" t="s">
+      <c r="C405" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D405" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E405" t="s">
         <v>14</v>
       </c>
       <c r="F405">
         <v>1</v>
       </c>
       <c r="G405">
         <v>1</v>
       </c>
       <c r="H405">
         <v>4</v>
       </c>
       <c r="I405" s="2">
         <v>420105001</v>
       </c>
       <c r="J405" t="s">
         <v>29</v>
       </c>
-      <c r="K405" s="9">
+      <c r="K405" s="8">
         <v>6907.97</v>
       </c>
     </row>
     <row r="406" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A406" t="s">
         <v>99</v>
       </c>
       <c r="B406">
         <v>1287050</v>
       </c>
-      <c r="C406" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D406" s="8" t="s">
+      <c r="C406" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D406" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E406" t="s">
         <v>14</v>
       </c>
       <c r="F406">
         <v>2</v>
       </c>
       <c r="G406">
         <v>1</v>
       </c>
       <c r="H406">
         <v>1</v>
       </c>
       <c r="I406" s="2">
         <v>420105001</v>
       </c>
       <c r="J406" t="s">
         <v>29</v>
       </c>
-      <c r="K406" s="9">
+      <c r="K406" s="8">
         <v>94.77</v>
       </c>
     </row>
     <row r="407" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A407" t="s">
         <v>99</v>
       </c>
       <c r="B407">
         <v>1287050</v>
       </c>
-      <c r="C407" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D407" s="8" t="s">
+      <c r="C407" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D407" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E407" t="s">
         <v>14</v>
       </c>
       <c r="F407">
         <v>2</v>
       </c>
       <c r="G407">
         <v>1</v>
       </c>
       <c r="H407">
         <v>2</v>
       </c>
       <c r="I407" s="2">
         <v>420105001</v>
       </c>
       <c r="J407" t="s">
         <v>29</v>
       </c>
-      <c r="K407" s="9">
+      <c r="K407" s="8">
         <v>6280.8</v>
       </c>
     </row>
     <row r="408" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A408" t="s">
         <v>99</v>
       </c>
       <c r="B408">
         <v>1287050</v>
       </c>
-      <c r="C408" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D408" s="8" t="s">
+      <c r="C408" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D408" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E408" t="s">
         <v>14</v>
       </c>
       <c r="F408">
         <v>2</v>
       </c>
       <c r="G408">
         <v>1</v>
       </c>
       <c r="H408">
         <v>1</v>
       </c>
       <c r="I408" s="2">
         <v>810102001</v>
       </c>
       <c r="J408" t="s">
         <v>30</v>
       </c>
-      <c r="K408" s="9">
+      <c r="K408" s="8">
         <v>31.33</v>
       </c>
     </row>
     <row r="409" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A409" t="s">
         <v>99</v>
       </c>
       <c r="B409">
         <v>1287050</v>
       </c>
-      <c r="C409" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D409" s="8" t="s">
+      <c r="C409" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D409" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E409" t="s">
         <v>14</v>
       </c>
       <c r="F409">
         <v>1</v>
       </c>
       <c r="G409">
         <v>1</v>
       </c>
       <c r="H409">
         <v>4</v>
       </c>
       <c r="I409" s="2">
         <v>320101001</v>
       </c>
       <c r="J409" t="s">
         <v>31</v>
       </c>
-      <c r="K409" s="9">
+      <c r="K409" s="8">
         <v>1189.8599999999999</v>
       </c>
     </row>
     <row r="410" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A410" t="s">
         <v>99</v>
       </c>
       <c r="B410">
         <v>1287050</v>
       </c>
-      <c r="C410" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D410" s="8" t="s">
+      <c r="C410" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D410" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E410" t="s">
         <v>14</v>
       </c>
       <c r="F410">
         <v>1</v>
       </c>
       <c r="G410">
         <v>1</v>
       </c>
       <c r="H410">
         <v>5</v>
       </c>
       <c r="I410" s="2">
         <v>320101001</v>
       </c>
       <c r="J410" t="s">
         <v>31</v>
       </c>
-      <c r="K410" s="9">
+      <c r="K410" s="8">
         <v>1013.82</v>
       </c>
     </row>
     <row r="411" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A411" t="s">
         <v>99</v>
       </c>
       <c r="B411">
         <v>1287050</v>
       </c>
-      <c r="C411" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D411" s="8" t="s">
+      <c r="C411" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D411" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E411" t="s">
         <v>14</v>
       </c>
       <c r="F411">
         <v>2</v>
       </c>
       <c r="G411">
         <v>1</v>
       </c>
       <c r="H411">
         <v>1</v>
       </c>
       <c r="I411" s="2">
         <v>320101001</v>
       </c>
       <c r="J411" t="s">
         <v>31</v>
       </c>
-      <c r="K411" s="9">
+      <c r="K411" s="8">
         <v>84.71</v>
       </c>
     </row>
     <row r="412" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A412" t="s">
         <v>100</v>
       </c>
       <c r="B412">
         <v>1287050</v>
       </c>
-      <c r="C412" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D412" s="8" t="s">
+      <c r="C412" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D412" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E412" t="s">
         <v>14</v>
       </c>
       <c r="F412">
         <v>2</v>
       </c>
       <c r="G412">
         <v>1</v>
       </c>
       <c r="H412">
         <v>1</v>
       </c>
       <c r="I412" s="2">
         <v>820101001</v>
       </c>
       <c r="J412" t="s">
         <v>27</v>
       </c>
-      <c r="K412" s="9">
+      <c r="K412" s="8">
         <v>36.32</v>
       </c>
     </row>
     <row r="413" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A413" t="s">
         <v>100</v>
       </c>
       <c r="B413">
         <v>1287050</v>
       </c>
-      <c r="C413" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D413" s="8" t="s">
+      <c r="C413" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D413" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E413" t="s">
         <v>14</v>
       </c>
       <c r="F413">
         <v>1</v>
       </c>
       <c r="G413">
         <v>1</v>
       </c>
       <c r="H413">
         <v>1</v>
       </c>
       <c r="I413" s="2">
         <v>420201001</v>
       </c>
       <c r="J413" t="s">
         <v>28</v>
       </c>
-      <c r="K413" s="9">
+      <c r="K413" s="8">
         <v>121</v>
       </c>
     </row>
     <row r="414" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A414" t="s">
         <v>100</v>
       </c>
       <c r="B414">
         <v>1287050</v>
       </c>
-      <c r="C414" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D414" s="8" t="s">
+      <c r="C414" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D414" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E414" t="s">
         <v>14</v>
       </c>
       <c r="F414">
         <v>1</v>
       </c>
       <c r="G414">
         <v>1</v>
       </c>
       <c r="H414">
         <v>5</v>
       </c>
       <c r="I414" s="2">
         <v>420201001</v>
       </c>
       <c r="J414" t="s">
         <v>28</v>
       </c>
-      <c r="K414" s="9">
+      <c r="K414" s="8">
         <v>506.33</v>
       </c>
     </row>
     <row r="415" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A415" t="s">
         <v>100</v>
       </c>
       <c r="B415">
         <v>1287050</v>
       </c>
-      <c r="C415" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D415" s="8" t="s">
+      <c r="C415" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D415" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E415" t="s">
         <v>14</v>
       </c>
       <c r="F415">
         <v>2</v>
       </c>
       <c r="G415">
         <v>1</v>
       </c>
       <c r="H415">
         <v>1</v>
       </c>
       <c r="I415" s="2">
         <v>420201001</v>
       </c>
       <c r="J415" t="s">
         <v>28</v>
       </c>
-      <c r="K415" s="9">
+      <c r="K415" s="8">
         <v>1274.79</v>
       </c>
     </row>
     <row r="416" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A416" t="s">
         <v>100</v>
       </c>
       <c r="B416">
         <v>1287050</v>
       </c>
-      <c r="C416" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D416" s="8" t="s">
+      <c r="C416" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D416" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E416" t="s">
         <v>14</v>
       </c>
       <c r="F416">
         <v>1</v>
       </c>
       <c r="G416">
         <v>1</v>
       </c>
       <c r="H416">
         <v>4</v>
       </c>
       <c r="I416" s="2">
         <v>420105001</v>
       </c>
       <c r="J416" t="s">
         <v>29</v>
       </c>
-      <c r="K416" s="9">
+      <c r="K416" s="8">
         <v>6554.5</v>
       </c>
     </row>
     <row r="417" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A417" t="s">
         <v>100</v>
       </c>
       <c r="B417">
         <v>1287050</v>
       </c>
-      <c r="C417" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D417" s="8" t="s">
+      <c r="C417" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D417" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E417" t="s">
         <v>14</v>
       </c>
       <c r="F417">
         <v>2</v>
       </c>
       <c r="G417">
         <v>1</v>
       </c>
       <c r="H417">
         <v>1</v>
       </c>
       <c r="I417" s="2">
         <v>420105001</v>
       </c>
       <c r="J417" t="s">
         <v>29</v>
       </c>
-      <c r="K417" s="9">
+      <c r="K417" s="8">
         <v>579.15</v>
       </c>
     </row>
     <row r="418" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A418" t="s">
         <v>100</v>
       </c>
       <c r="B418">
         <v>1287050</v>
       </c>
-      <c r="C418" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D418" s="8" t="s">
+      <c r="C418" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D418" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E418" t="s">
         <v>14</v>
       </c>
       <c r="F418">
         <v>2</v>
       </c>
       <c r="G418">
         <v>1</v>
       </c>
       <c r="H418">
         <v>2</v>
       </c>
       <c r="I418" s="2">
         <v>420105001</v>
       </c>
       <c r="J418" t="s">
         <v>29</v>
       </c>
-      <c r="K418" s="9">
+      <c r="K418" s="8">
         <v>1050.29</v>
       </c>
     </row>
     <row r="419" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A419" t="s">
         <v>100</v>
       </c>
       <c r="B419">
         <v>1287050</v>
       </c>
-      <c r="C419" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D419" s="8" t="s">
+      <c r="C419" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D419" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E419" t="s">
         <v>14</v>
       </c>
       <c r="F419">
         <v>1</v>
       </c>
       <c r="G419">
         <v>1</v>
       </c>
       <c r="H419">
         <v>4</v>
       </c>
       <c r="I419" s="2">
         <v>420102004</v>
       </c>
       <c r="J419" t="s">
         <v>38</v>
       </c>
-      <c r="K419" s="9">
+      <c r="K419" s="8">
         <v>1787.82</v>
       </c>
     </row>
     <row r="420" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A420" t="s">
         <v>100</v>
       </c>
       <c r="B420">
         <v>1287050</v>
       </c>
-      <c r="C420" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D420" s="8" t="s">
+      <c r="C420" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D420" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E420" t="s">
         <v>14</v>
       </c>
       <c r="F420">
         <v>1</v>
       </c>
       <c r="G420">
         <v>1</v>
       </c>
       <c r="H420">
         <v>1</v>
       </c>
       <c r="I420" s="2">
         <v>810102001</v>
       </c>
       <c r="J420" t="s">
         <v>30</v>
       </c>
-      <c r="K420" s="9">
+      <c r="K420" s="8">
         <v>34.58</v>
       </c>
     </row>
     <row r="421" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A421" t="s">
         <v>100</v>
       </c>
       <c r="B421">
         <v>1287050</v>
       </c>
-      <c r="C421" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D421" s="8" t="s">
+      <c r="C421" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D421" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E421" t="s">
         <v>14</v>
       </c>
       <c r="F421">
         <v>2</v>
       </c>
       <c r="G421">
         <v>1</v>
       </c>
       <c r="H421">
         <v>1</v>
       </c>
       <c r="I421" s="2">
         <v>810102001</v>
       </c>
       <c r="J421" t="s">
         <v>30</v>
       </c>
-      <c r="K421" s="9">
+      <c r="K421" s="8">
         <v>27.05</v>
       </c>
     </row>
     <row r="422" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A422" t="s">
         <v>100</v>
       </c>
       <c r="B422">
         <v>1287050</v>
       </c>
-      <c r="C422" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D422" s="8" t="s">
+      <c r="C422" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D422" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E422" t="s">
         <v>14</v>
       </c>
       <c r="F422">
         <v>1</v>
       </c>
       <c r="G422">
         <v>1</v>
       </c>
       <c r="H422">
         <v>4</v>
       </c>
       <c r="I422" s="2">
         <v>320101001</v>
       </c>
       <c r="J422" t="s">
         <v>31</v>
       </c>
-      <c r="K422" s="9">
+      <c r="K422" s="8">
         <v>2195.65</v>
       </c>
     </row>
     <row r="423" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A423" t="s">
         <v>100</v>
       </c>
       <c r="B423">
         <v>1287050</v>
       </c>
-      <c r="C423" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D423" s="8" t="s">
+      <c r="C423" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D423" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E423" t="s">
         <v>14</v>
       </c>
       <c r="F423">
         <v>2</v>
       </c>
       <c r="G423">
         <v>1</v>
       </c>
       <c r="H423">
         <v>1</v>
       </c>
       <c r="I423" s="2">
         <v>320101001</v>
       </c>
       <c r="J423" t="s">
         <v>31</v>
       </c>
-      <c r="K423" s="9">
+      <c r="K423" s="8">
         <v>73.12</v>
       </c>
     </row>
     <row r="424" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A424" t="s">
         <v>101</v>
       </c>
       <c r="B424">
         <v>1287050</v>
       </c>
-      <c r="C424" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D424" s="8" t="s">
+      <c r="C424" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D424" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E424" t="s">
         <v>14</v>
       </c>
       <c r="F424">
         <v>2</v>
       </c>
       <c r="G424">
         <v>1</v>
       </c>
       <c r="H424">
         <v>1</v>
       </c>
       <c r="I424" s="2">
         <v>820101001</v>
       </c>
       <c r="J424" t="s">
         <v>27</v>
       </c>
-      <c r="K424" s="9">
+      <c r="K424" s="8">
         <v>42.59</v>
       </c>
     </row>
     <row r="425" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A425" t="s">
         <v>101</v>
       </c>
       <c r="B425">
         <v>1287050</v>
       </c>
-      <c r="C425" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D425" s="8" t="s">
+      <c r="C425" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D425" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E425" t="s">
         <v>14</v>
       </c>
       <c r="F425">
         <v>2</v>
       </c>
       <c r="G425">
         <v>1</v>
       </c>
       <c r="H425">
         <v>1</v>
       </c>
       <c r="I425" s="2">
         <v>420201001</v>
       </c>
       <c r="J425" t="s">
         <v>28</v>
       </c>
-      <c r="K425" s="9">
+      <c r="K425" s="8">
         <v>528.6</v>
       </c>
     </row>
     <row r="426" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A426" t="s">
         <v>101</v>
       </c>
       <c r="B426">
         <v>1287050</v>
       </c>
-      <c r="C426" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D426" s="8" t="s">
+      <c r="C426" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D426" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E426" t="s">
         <v>14</v>
       </c>
       <c r="F426">
         <v>1</v>
       </c>
       <c r="G426">
         <v>1</v>
       </c>
       <c r="H426">
         <v>4</v>
       </c>
       <c r="I426" s="2">
         <v>420105001</v>
       </c>
       <c r="J426" t="s">
         <v>29</v>
       </c>
-      <c r="K426" s="9">
+      <c r="K426" s="8">
         <v>1401.6</v>
       </c>
     </row>
     <row r="427" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A427" t="s">
         <v>101</v>
       </c>
       <c r="B427">
         <v>1287050</v>
       </c>
-      <c r="C427" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D427" s="8" t="s">
+      <c r="C427" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D427" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E427" t="s">
         <v>14</v>
       </c>
       <c r="F427">
         <v>2</v>
       </c>
       <c r="G427">
         <v>1</v>
       </c>
       <c r="H427">
         <v>1</v>
       </c>
       <c r="I427" s="2">
         <v>420105001</v>
       </c>
       <c r="J427" t="s">
         <v>29</v>
       </c>
-      <c r="K427" s="9">
+      <c r="K427" s="8">
         <v>261.22000000000003</v>
       </c>
     </row>
     <row r="428" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A428" t="s">
         <v>101</v>
       </c>
       <c r="B428">
         <v>1287050</v>
       </c>
-      <c r="C428" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D428" s="8" t="s">
+      <c r="C428" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D428" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E428" t="s">
         <v>14</v>
       </c>
       <c r="F428">
         <v>2</v>
       </c>
       <c r="G428">
         <v>1</v>
       </c>
       <c r="H428">
         <v>2</v>
       </c>
       <c r="I428" s="2">
         <v>420105001</v>
       </c>
       <c r="J428" t="s">
         <v>29</v>
       </c>
-      <c r="K428" s="9">
+      <c r="K428" s="8">
         <v>1679.5</v>
       </c>
     </row>
     <row r="429" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A429" t="s">
         <v>101</v>
       </c>
       <c r="B429">
         <v>1287050</v>
       </c>
-      <c r="C429" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D429" s="8" t="s">
+      <c r="C429" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D429" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E429" t="s">
         <v>14</v>
       </c>
       <c r="F429">
         <v>1</v>
       </c>
       <c r="G429">
         <v>1</v>
       </c>
       <c r="H429">
         <v>4</v>
       </c>
       <c r="I429" s="2">
         <v>420102004</v>
       </c>
       <c r="J429" t="s">
         <v>38</v>
       </c>
-      <c r="K429" s="9">
+      <c r="K429" s="8">
         <v>508.3</v>
       </c>
     </row>
     <row r="430" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A430" t="s">
         <v>101</v>
       </c>
       <c r="B430">
         <v>1287050</v>
       </c>
-      <c r="C430" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D430" s="8" t="s">
+      <c r="C430" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D430" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E430" t="s">
         <v>14</v>
       </c>
       <c r="F430">
         <v>2</v>
       </c>
       <c r="G430">
         <v>1</v>
       </c>
       <c r="H430">
         <v>1</v>
       </c>
       <c r="I430" s="2">
         <v>810102001</v>
       </c>
       <c r="J430" t="s">
         <v>30</v>
       </c>
-      <c r="K430" s="9">
+      <c r="K430" s="8">
         <v>66.14</v>
       </c>
     </row>
     <row r="431" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A431" t="s">
         <v>101</v>
       </c>
       <c r="B431">
         <v>1287050</v>
       </c>
-      <c r="C431" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D431" s="8" t="s">
+      <c r="C431" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D431" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E431" t="s">
         <v>14</v>
       </c>
       <c r="F431">
         <v>1</v>
       </c>
       <c r="G431">
         <v>1</v>
       </c>
       <c r="H431">
         <v>4</v>
       </c>
       <c r="I431" s="2">
         <v>320101001</v>
       </c>
       <c r="J431" t="s">
         <v>31</v>
       </c>
-      <c r="K431" s="9">
+      <c r="K431" s="8">
         <v>898.58</v>
       </c>
     </row>
     <row r="432" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A432" t="s">
         <v>101</v>
       </c>
       <c r="B432">
         <v>1287050</v>
       </c>
-      <c r="C432" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D432" s="8" t="s">
+      <c r="C432" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D432" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E432" t="s">
         <v>14</v>
       </c>
       <c r="F432">
         <v>2</v>
       </c>
       <c r="G432">
         <v>1</v>
       </c>
       <c r="H432">
         <v>1</v>
       </c>
       <c r="I432" s="2">
         <v>320101001</v>
       </c>
       <c r="J432" t="s">
         <v>31</v>
       </c>
-      <c r="K432" s="9">
+      <c r="K432" s="8">
         <v>178.83</v>
       </c>
     </row>
     <row r="433" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A433" t="s">
         <v>102</v>
       </c>
       <c r="B433">
         <v>1287050</v>
       </c>
-      <c r="C433" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D433" s="8" t="s">
+      <c r="C433" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D433" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E433" t="s">
         <v>14</v>
       </c>
       <c r="F433">
         <v>2</v>
       </c>
       <c r="G433">
         <v>1</v>
       </c>
       <c r="H433">
         <v>1</v>
       </c>
       <c r="I433" s="2">
         <v>820101001</v>
       </c>
       <c r="J433" t="s">
         <v>27</v>
       </c>
-      <c r="K433" s="9">
+      <c r="K433" s="8">
         <v>80.03</v>
       </c>
     </row>
     <row r="434" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A434" t="s">
         <v>102</v>
       </c>
       <c r="B434">
         <v>1287050</v>
       </c>
-      <c r="C434" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D434" s="8" t="s">
+      <c r="C434" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D434" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E434" t="s">
         <v>14</v>
       </c>
       <c r="F434">
         <v>1</v>
       </c>
       <c r="G434">
         <v>1</v>
       </c>
       <c r="H434">
         <v>1</v>
       </c>
       <c r="I434" s="2">
         <v>420201001</v>
       </c>
       <c r="J434" t="s">
         <v>28</v>
       </c>
-      <c r="K434" s="9">
+      <c r="K434" s="8">
         <v>61.44</v>
       </c>
     </row>
     <row r="435" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A435" t="s">
         <v>102</v>
       </c>
       <c r="B435">
         <v>1287050</v>
       </c>
-      <c r="C435" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D435" s="8" t="s">
+      <c r="C435" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D435" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E435" t="s">
         <v>14</v>
       </c>
       <c r="F435">
         <v>1</v>
       </c>
       <c r="G435">
         <v>1</v>
       </c>
       <c r="H435">
         <v>5</v>
       </c>
       <c r="I435" s="2">
         <v>420201001</v>
       </c>
       <c r="J435" t="s">
         <v>28</v>
       </c>
-      <c r="K435" s="9">
+      <c r="K435" s="8">
         <v>752.59</v>
       </c>
     </row>
     <row r="436" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A436" t="s">
         <v>102</v>
       </c>
       <c r="B436">
         <v>1287050</v>
       </c>
-      <c r="C436" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D436" s="8" t="s">
+      <c r="C436" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D436" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E436" t="s">
         <v>14</v>
       </c>
       <c r="F436">
         <v>2</v>
       </c>
       <c r="G436">
         <v>1</v>
       </c>
       <c r="H436">
         <v>1</v>
       </c>
       <c r="I436" s="2">
         <v>420201001</v>
       </c>
       <c r="J436" t="s">
         <v>28</v>
       </c>
-      <c r="K436" s="9">
+      <c r="K436" s="8">
         <v>814.75</v>
       </c>
     </row>
     <row r="437" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A437" t="s">
         <v>102</v>
       </c>
       <c r="B437">
         <v>1287050</v>
       </c>
-      <c r="C437" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D437" s="8" t="s">
+      <c r="C437" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D437" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E437" t="s">
         <v>14</v>
       </c>
       <c r="F437">
         <v>1</v>
       </c>
       <c r="G437">
         <v>1</v>
       </c>
       <c r="H437">
         <v>4</v>
       </c>
       <c r="I437" s="2">
         <v>420105001</v>
       </c>
       <c r="J437" t="s">
         <v>29</v>
       </c>
-      <c r="K437" s="9">
+      <c r="K437" s="8">
         <v>1450.74</v>
       </c>
     </row>
     <row r="438" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A438" t="s">
         <v>102</v>
       </c>
       <c r="B438">
         <v>1287050</v>
       </c>
-      <c r="C438" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D438" s="8" t="s">
+      <c r="C438" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D438" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E438" t="s">
         <v>14</v>
       </c>
       <c r="F438">
         <v>2</v>
       </c>
       <c r="G438">
         <v>1</v>
       </c>
       <c r="H438">
         <v>1</v>
       </c>
       <c r="I438" s="2">
         <v>420105001</v>
       </c>
       <c r="J438" t="s">
         <v>29</v>
       </c>
-      <c r="K438" s="9">
+      <c r="K438" s="8">
         <v>490.82</v>
       </c>
     </row>
     <row r="439" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A439" t="s">
         <v>102</v>
       </c>
       <c r="B439">
         <v>1287050</v>
       </c>
-      <c r="C439" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D439" s="8" t="s">
+      <c r="C439" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D439" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E439" t="s">
         <v>14</v>
       </c>
       <c r="F439">
         <v>2</v>
       </c>
       <c r="G439">
         <v>1</v>
       </c>
       <c r="H439">
         <v>1</v>
       </c>
       <c r="I439" s="2">
         <v>810102001</v>
       </c>
       <c r="J439" t="s">
         <v>30</v>
       </c>
-      <c r="K439" s="9">
+      <c r="K439" s="8">
         <v>85.96</v>
       </c>
     </row>
     <row r="440" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A440" t="s">
         <v>102</v>
       </c>
       <c r="B440">
         <v>1287050</v>
       </c>
-      <c r="C440" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D440" s="8" t="s">
+      <c r="C440" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D440" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E440" t="s">
         <v>14</v>
       </c>
       <c r="F440">
         <v>1</v>
       </c>
       <c r="G440">
         <v>1</v>
       </c>
       <c r="H440">
         <v>4</v>
       </c>
       <c r="I440" s="2">
         <v>320101001</v>
       </c>
       <c r="J440" t="s">
         <v>31</v>
       </c>
-      <c r="K440" s="9">
+      <c r="K440" s="8">
         <v>11099.98</v>
       </c>
     </row>
     <row r="441" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A441" t="s">
         <v>102</v>
       </c>
       <c r="B441">
         <v>1287050</v>
       </c>
-      <c r="C441" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D441" s="8" t="s">
+      <c r="C441" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D441" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E441" t="s">
         <v>14</v>
       </c>
       <c r="F441">
         <v>2</v>
       </c>
       <c r="G441">
         <v>1</v>
       </c>
       <c r="H441">
         <v>1</v>
       </c>
       <c r="I441" s="2">
         <v>320101001</v>
       </c>
       <c r="J441" t="s">
         <v>31</v>
       </c>
-      <c r="K441" s="9">
+      <c r="K441" s="8">
         <v>232.41</v>
       </c>
     </row>
     <row r="442" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A442" t="s">
         <v>103</v>
       </c>
       <c r="B442">
         <v>1287050</v>
       </c>
-      <c r="C442" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D442" s="8" t="s">
+      <c r="C442" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D442" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E442" t="s">
         <v>14</v>
       </c>
       <c r="F442">
         <v>2</v>
       </c>
       <c r="G442">
         <v>1</v>
       </c>
       <c r="H442">
         <v>1</v>
       </c>
       <c r="I442" s="2">
         <v>820101001</v>
       </c>
       <c r="J442" t="s">
         <v>27</v>
       </c>
-      <c r="K442" s="9">
+      <c r="K442" s="8">
         <v>32.71</v>
       </c>
     </row>
     <row r="443" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A443" t="s">
         <v>103</v>
       </c>
       <c r="B443">
         <v>1287050</v>
       </c>
-      <c r="C443" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D443" s="8" t="s">
+      <c r="C443" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D443" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E443" t="s">
         <v>14</v>
       </c>
       <c r="F443">
         <v>1</v>
       </c>
       <c r="G443">
         <v>1</v>
       </c>
       <c r="H443">
         <v>5</v>
       </c>
       <c r="I443" s="2">
         <v>420201001</v>
       </c>
       <c r="J443" t="s">
         <v>28</v>
       </c>
-      <c r="K443" s="9">
+      <c r="K443" s="8">
         <v>1506.04</v>
       </c>
     </row>
     <row r="444" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A444" t="s">
         <v>103</v>
       </c>
       <c r="B444">
         <v>1287050</v>
       </c>
-      <c r="C444" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D444" s="8" t="s">
+      <c r="C444" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D444" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E444" t="s">
         <v>14</v>
       </c>
       <c r="F444">
         <v>2</v>
       </c>
       <c r="G444">
         <v>1</v>
       </c>
       <c r="H444">
         <v>1</v>
       </c>
       <c r="I444" s="2">
         <v>420201001</v>
       </c>
       <c r="J444" t="s">
         <v>28</v>
       </c>
-      <c r="K444" s="9">
+      <c r="K444" s="8">
         <v>1280.7</v>
       </c>
     </row>
     <row r="445" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A445" t="s">
         <v>103</v>
       </c>
       <c r="B445">
         <v>1287050</v>
       </c>
-      <c r="C445" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D445" s="8" t="s">
+      <c r="C445" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D445" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E445" t="s">
         <v>14</v>
       </c>
       <c r="F445">
         <v>2</v>
       </c>
       <c r="G445">
         <v>1</v>
       </c>
       <c r="H445">
         <v>1</v>
       </c>
       <c r="I445" s="2">
         <v>420105001</v>
       </c>
       <c r="J445" t="s">
         <v>29</v>
       </c>
-      <c r="K445" s="9">
+      <c r="K445" s="8">
         <v>200.64</v>
       </c>
     </row>
     <row r="446" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A446" t="s">
         <v>103</v>
       </c>
       <c r="B446">
         <v>1287050</v>
       </c>
-      <c r="C446" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D446" s="8" t="s">
+      <c r="C446" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D446" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E446" t="s">
         <v>14</v>
       </c>
       <c r="F446">
         <v>2</v>
       </c>
       <c r="G446">
         <v>1</v>
       </c>
       <c r="H446">
         <v>1</v>
       </c>
       <c r="I446" s="2">
         <v>810102001</v>
       </c>
       <c r="J446" t="s">
         <v>30</v>
       </c>
-      <c r="K446" s="9">
+      <c r="K446" s="8">
         <v>23.56</v>
       </c>
     </row>
     <row r="447" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A447" t="s">
         <v>103</v>
       </c>
       <c r="B447">
         <v>1287050</v>
       </c>
-      <c r="C447" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D447" s="8" t="s">
+      <c r="C447" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D447" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E447" t="s">
         <v>14</v>
       </c>
       <c r="F447">
         <v>1</v>
       </c>
       <c r="G447">
         <v>1</v>
       </c>
       <c r="H447">
         <v>4</v>
       </c>
       <c r="I447" s="2">
         <v>320101001</v>
       </c>
       <c r="J447" t="s">
         <v>31</v>
       </c>
-      <c r="K447" s="9">
+      <c r="K447" s="8">
         <v>4244.93</v>
       </c>
     </row>
     <row r="448" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A448" t="s">
         <v>103</v>
       </c>
       <c r="B448">
         <v>1287050</v>
       </c>
-      <c r="C448" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D448" s="8" t="s">
+      <c r="C448" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D448" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E448" t="s">
         <v>14</v>
       </c>
       <c r="F448">
         <v>2</v>
       </c>
       <c r="G448">
         <v>1</v>
       </c>
       <c r="H448">
         <v>1</v>
       </c>
       <c r="I448" s="2">
         <v>320101001</v>
       </c>
       <c r="J448" t="s">
         <v>31</v>
       </c>
-      <c r="K448" s="9">
+      <c r="K448" s="8">
         <v>63.71</v>
       </c>
     </row>
     <row r="449" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A449" t="s">
         <v>103</v>
       </c>
       <c r="B449">
         <v>1287050</v>
       </c>
-      <c r="C449" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D449" s="8" t="s">
+      <c r="C449" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D449" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E449" t="s">
         <v>14</v>
       </c>
       <c r="F449">
         <v>2</v>
       </c>
       <c r="G449">
         <v>1</v>
       </c>
       <c r="H449">
         <v>2</v>
       </c>
       <c r="I449" s="2">
         <v>320101001</v>
       </c>
       <c r="J449" t="s">
         <v>31</v>
       </c>
-      <c r="K449" s="9">
+      <c r="K449" s="8">
         <v>116.51</v>
       </c>
     </row>
     <row r="450" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A450" t="s">
         <v>104</v>
       </c>
       <c r="B450">
         <v>1287050</v>
       </c>
-      <c r="C450" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D450" s="8" t="s">
+      <c r="C450" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D450" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E450" t="s">
         <v>14</v>
       </c>
       <c r="F450">
         <v>2</v>
       </c>
       <c r="G450">
         <v>1</v>
       </c>
       <c r="H450">
         <v>1</v>
       </c>
       <c r="I450" s="2">
         <v>820101001</v>
       </c>
       <c r="J450" t="s">
         <v>27</v>
       </c>
-      <c r="K450" s="9">
+      <c r="K450" s="8">
         <v>115.27</v>
       </c>
     </row>
     <row r="451" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A451" t="s">
         <v>104</v>
       </c>
       <c r="B451">
         <v>1287050</v>
       </c>
-      <c r="C451" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D451" s="8" t="s">
+      <c r="C451" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D451" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E451" t="s">
         <v>14</v>
       </c>
       <c r="F451">
         <v>1</v>
       </c>
       <c r="G451">
         <v>1</v>
       </c>
       <c r="H451">
         <v>1</v>
       </c>
       <c r="I451" s="2">
         <v>420201001</v>
       </c>
       <c r="J451" t="s">
         <v>28</v>
       </c>
-      <c r="K451" s="9">
+      <c r="K451" s="8">
         <v>34.729999999999997</v>
       </c>
     </row>
     <row r="452" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A452" t="s">
         <v>104</v>
       </c>
       <c r="B452">
         <v>1287050</v>
       </c>
-      <c r="C452" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D452" s="8" t="s">
+      <c r="C452" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D452" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E452" t="s">
         <v>14</v>
       </c>
       <c r="F452">
         <v>1</v>
       </c>
       <c r="G452">
         <v>1</v>
       </c>
       <c r="H452">
         <v>5</v>
       </c>
       <c r="I452" s="2">
         <v>420201001</v>
       </c>
       <c r="J452" t="s">
         <v>28</v>
       </c>
-      <c r="K452" s="9">
+      <c r="K452" s="8">
         <v>1298.98</v>
       </c>
     </row>
     <row r="453" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A453" t="s">
         <v>104</v>
       </c>
       <c r="B453">
         <v>1287050</v>
       </c>
-      <c r="C453" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D453" s="8" t="s">
+      <c r="C453" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D453" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E453" t="s">
         <v>14</v>
       </c>
       <c r="F453">
         <v>2</v>
       </c>
       <c r="G453">
         <v>1</v>
       </c>
       <c r="H453">
         <v>1</v>
       </c>
       <c r="I453" s="2">
         <v>420201001</v>
       </c>
       <c r="J453" t="s">
         <v>28</v>
       </c>
-      <c r="K453" s="9">
+      <c r="K453" s="8">
         <v>884.3</v>
       </c>
     </row>
     <row r="454" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A454" t="s">
         <v>104</v>
       </c>
       <c r="B454">
         <v>1287050</v>
       </c>
-      <c r="C454" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D454" s="8" t="s">
+      <c r="C454" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D454" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E454" t="s">
         <v>14</v>
       </c>
       <c r="F454">
         <v>1</v>
       </c>
       <c r="G454">
         <v>1</v>
       </c>
       <c r="H454">
         <v>4</v>
       </c>
       <c r="I454" s="2">
         <v>420105001</v>
       </c>
       <c r="J454" t="s">
         <v>29</v>
       </c>
-      <c r="K454" s="9">
+      <c r="K454" s="8">
         <v>8934.41</v>
       </c>
     </row>
     <row r="455" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A455" t="s">
         <v>104</v>
       </c>
       <c r="B455">
         <v>1287050</v>
       </c>
-      <c r="C455" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D455" s="8" t="s">
+      <c r="C455" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D455" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E455" t="s">
         <v>14</v>
       </c>
       <c r="F455">
         <v>2</v>
       </c>
       <c r="G455">
         <v>1</v>
       </c>
       <c r="H455">
         <v>1</v>
       </c>
       <c r="I455" s="2">
         <v>420105001</v>
       </c>
       <c r="J455" t="s">
         <v>29</v>
       </c>
-      <c r="K455" s="9">
+      <c r="K455" s="8">
         <v>524.16</v>
       </c>
     </row>
     <row r="456" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A456" t="s">
         <v>104</v>
       </c>
       <c r="B456">
         <v>1287050</v>
       </c>
-      <c r="C456" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D456" s="8" t="s">
+      <c r="C456" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D456" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E456" t="s">
         <v>14</v>
       </c>
       <c r="F456">
         <v>2</v>
       </c>
       <c r="G456">
         <v>1</v>
       </c>
       <c r="H456">
         <v>1</v>
       </c>
       <c r="I456" s="2">
         <v>810102001</v>
       </c>
       <c r="J456" t="s">
         <v>30</v>
       </c>
-      <c r="K456" s="9">
+      <c r="K456" s="8">
         <v>86.23</v>
       </c>
     </row>
     <row r="457" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A457" t="s">
         <v>104</v>
       </c>
       <c r="B457">
         <v>1287050</v>
       </c>
-      <c r="C457" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D457" s="8" t="s">
+      <c r="C457" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D457" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E457" t="s">
         <v>14</v>
       </c>
       <c r="F457">
         <v>1</v>
       </c>
       <c r="G457">
         <v>1</v>
       </c>
       <c r="H457">
         <v>4</v>
       </c>
       <c r="I457" s="2">
         <v>320101001</v>
       </c>
       <c r="J457" t="s">
         <v>31</v>
       </c>
-      <c r="K457" s="9">
+      <c r="K457" s="8">
         <v>4513.4399999999996</v>
       </c>
     </row>
     <row r="458" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A458" t="s">
         <v>104</v>
       </c>
       <c r="B458">
         <v>1287050</v>
       </c>
-      <c r="C458" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D458" s="8" t="s">
+      <c r="C458" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D458" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E458" t="s">
         <v>14</v>
       </c>
       <c r="F458">
         <v>2</v>
       </c>
       <c r="G458">
         <v>1</v>
       </c>
       <c r="H458">
         <v>1</v>
       </c>
       <c r="I458" s="2">
         <v>320101001</v>
       </c>
       <c r="J458" t="s">
         <v>31</v>
       </c>
-      <c r="K458" s="9">
+      <c r="K458" s="8">
         <v>233.13</v>
       </c>
     </row>
     <row r="459" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A459" t="s">
         <v>104</v>
       </c>
       <c r="B459">
         <v>1287050</v>
       </c>
-      <c r="C459" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D459" s="8" t="s">
+      <c r="C459" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D459" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E459" t="s">
         <v>14</v>
       </c>
       <c r="F459">
         <v>2</v>
       </c>
       <c r="G459">
         <v>1</v>
       </c>
       <c r="H459">
         <v>2</v>
       </c>
       <c r="I459" s="2">
         <v>320101001</v>
       </c>
       <c r="J459" t="s">
         <v>31</v>
       </c>
-      <c r="K459" s="9">
+      <c r="K459" s="8">
         <v>1411.63</v>
       </c>
     </row>
     <row r="460" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A460" t="s">
         <v>104</v>
       </c>
       <c r="B460">
         <v>1287050</v>
       </c>
-      <c r="C460" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D460" s="8" t="s">
+      <c r="C460" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D460" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E460" t="s">
         <v>14</v>
       </c>
       <c r="F460">
         <v>2</v>
       </c>
       <c r="G460">
         <v>1</v>
       </c>
       <c r="H460">
         <v>5</v>
       </c>
       <c r="I460" s="2">
         <v>320101001</v>
       </c>
       <c r="J460" t="s">
         <v>31</v>
       </c>
-      <c r="K460" s="9">
+      <c r="K460" s="8">
         <v>1749.59</v>
       </c>
     </row>
     <row r="461" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A461" t="s">
         <v>105</v>
       </c>
       <c r="B461">
         <v>1287050</v>
       </c>
-      <c r="C461" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D461" s="8" t="s">
+      <c r="C461" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D461" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E461" t="s">
         <v>14</v>
       </c>
       <c r="F461">
         <v>1</v>
       </c>
       <c r="G461">
         <v>1</v>
       </c>
       <c r="H461">
         <v>1</v>
       </c>
       <c r="I461" s="2">
         <v>820101001</v>
       </c>
       <c r="J461" t="s">
         <v>27</v>
       </c>
-      <c r="K461" s="9">
+      <c r="K461" s="8">
         <v>56.02</v>
       </c>
     </row>
     <row r="462" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A462" t="s">
         <v>105</v>
       </c>
       <c r="B462">
         <v>1287050</v>
       </c>
-      <c r="C462" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D462" s="8" t="s">
+      <c r="C462" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D462" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E462" t="s">
         <v>14</v>
       </c>
       <c r="F462">
         <v>2</v>
       </c>
       <c r="G462">
         <v>1</v>
       </c>
       <c r="H462">
         <v>1</v>
       </c>
       <c r="I462" s="2">
         <v>820101001</v>
       </c>
       <c r="J462" t="s">
         <v>27</v>
       </c>
-      <c r="K462" s="9">
+      <c r="K462" s="8">
         <v>192.5</v>
       </c>
     </row>
     <row r="463" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A463" t="s">
         <v>105</v>
       </c>
       <c r="B463">
         <v>1287050</v>
       </c>
-      <c r="C463" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D463" s="8" t="s">
+      <c r="C463" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D463" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E463" t="s">
         <v>14</v>
       </c>
       <c r="F463">
         <v>1</v>
       </c>
       <c r="G463">
         <v>1</v>
       </c>
       <c r="H463">
         <v>5</v>
       </c>
       <c r="I463" s="2">
         <v>420201001</v>
       </c>
       <c r="J463" t="s">
         <v>28</v>
       </c>
-      <c r="K463" s="9">
+      <c r="K463" s="8">
         <v>1283.57</v>
       </c>
     </row>
     <row r="464" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A464" t="s">
         <v>105</v>
       </c>
       <c r="B464">
         <v>1287050</v>
       </c>
-      <c r="C464" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D464" s="8" t="s">
+      <c r="C464" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D464" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E464" t="s">
         <v>14</v>
       </c>
       <c r="F464">
         <v>2</v>
       </c>
       <c r="G464">
         <v>1</v>
       </c>
       <c r="H464">
         <v>1</v>
       </c>
       <c r="I464" s="2">
         <v>420201001</v>
       </c>
       <c r="J464" t="s">
         <v>28</v>
       </c>
-      <c r="K464" s="9">
+      <c r="K464" s="8">
         <v>816.63</v>
       </c>
     </row>
     <row r="465" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A465" t="s">
         <v>105</v>
       </c>
       <c r="B465">
         <v>1287050</v>
       </c>
-      <c r="C465" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D465" s="8" t="s">
+      <c r="C465" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D465" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E465" t="s">
         <v>14</v>
       </c>
       <c r="F465">
         <v>1</v>
       </c>
       <c r="G465">
         <v>1</v>
       </c>
       <c r="H465">
         <v>4</v>
       </c>
       <c r="I465" s="2">
         <v>420105001</v>
       </c>
       <c r="J465" t="s">
         <v>29</v>
       </c>
-      <c r="K465" s="9">
+      <c r="K465" s="8">
         <v>10967</v>
       </c>
     </row>
     <row r="466" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A466" t="s">
         <v>105</v>
       </c>
       <c r="B466">
         <v>1287050</v>
       </c>
-      <c r="C466" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D466" s="8" t="s">
+      <c r="C466" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D466" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E466" t="s">
         <v>14</v>
       </c>
       <c r="F466">
         <v>2</v>
       </c>
       <c r="G466">
         <v>1</v>
       </c>
       <c r="H466">
         <v>1</v>
       </c>
       <c r="I466" s="2">
         <v>420105001</v>
       </c>
       <c r="J466" t="s">
         <v>29</v>
       </c>
-      <c r="K466" s="9">
+      <c r="K466" s="8">
         <v>1180.68</v>
       </c>
     </row>
     <row r="467" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A467" t="s">
         <v>105</v>
       </c>
       <c r="B467">
         <v>1287050</v>
       </c>
-      <c r="C467" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D467" s="8" t="s">
+      <c r="C467" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D467" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E467" t="s">
         <v>14</v>
       </c>
       <c r="F467">
         <v>2</v>
       </c>
       <c r="G467">
         <v>1</v>
       </c>
       <c r="H467">
         <v>1</v>
       </c>
       <c r="I467" s="2">
         <v>810102001</v>
       </c>
       <c r="J467" t="s">
         <v>30</v>
       </c>
-      <c r="K467" s="9">
+      <c r="K467" s="8">
         <v>213.87</v>
       </c>
     </row>
     <row r="468" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A468" t="s">
         <v>105</v>
       </c>
       <c r="B468">
         <v>1287050</v>
       </c>
-      <c r="C468" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D468" s="8" t="s">
+      <c r="C468" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D468" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E468" t="s">
         <v>14</v>
       </c>
       <c r="F468">
         <v>1</v>
       </c>
       <c r="G468">
         <v>1</v>
       </c>
       <c r="H468">
         <v>1</v>
       </c>
       <c r="I468" s="2">
         <v>320101001</v>
       </c>
       <c r="J468" t="s">
         <v>31</v>
       </c>
-      <c r="K468" s="9">
+      <c r="K468" s="8">
         <v>4.1100000000000003</v>
       </c>
     </row>
     <row r="469" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A469" t="s">
         <v>105</v>
       </c>
       <c r="B469">
         <v>1287050</v>
       </c>
-      <c r="C469" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D469" s="8" t="s">
+      <c r="C469" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D469" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E469" t="s">
         <v>14</v>
       </c>
       <c r="F469">
         <v>1</v>
       </c>
       <c r="G469">
         <v>1</v>
       </c>
       <c r="H469">
         <v>4</v>
       </c>
       <c r="I469" s="2">
         <v>320101001</v>
       </c>
       <c r="J469" t="s">
         <v>31</v>
       </c>
-      <c r="K469" s="9">
+      <c r="K469" s="8">
         <v>13723.63</v>
       </c>
     </row>
     <row r="470" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A470" t="s">
         <v>105</v>
       </c>
       <c r="B470">
         <v>1287050</v>
       </c>
-      <c r="C470" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D470" s="8" t="s">
+      <c r="C470" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D470" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E470" t="s">
         <v>14</v>
       </c>
       <c r="F470">
         <v>2</v>
       </c>
       <c r="G470">
         <v>1</v>
       </c>
       <c r="H470">
         <v>1</v>
       </c>
       <c r="I470" s="2">
         <v>320101001</v>
       </c>
       <c r="J470" t="s">
         <v>31</v>
       </c>
-      <c r="K470" s="9">
+      <c r="K470" s="8">
         <v>578.13</v>
       </c>
     </row>
     <row r="471" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A471" t="s">
         <v>105</v>
       </c>
       <c r="B471">
         <v>1287050</v>
       </c>
-      <c r="C471" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D471" s="8" t="s">
+      <c r="C471" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D471" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E471" t="s">
         <v>14</v>
       </c>
       <c r="F471">
         <v>2</v>
       </c>
       <c r="G471">
         <v>1</v>
       </c>
       <c r="H471">
         <v>2</v>
       </c>
       <c r="I471" s="2">
         <v>320101001</v>
       </c>
       <c r="J471" t="s">
         <v>31</v>
       </c>
-      <c r="K471" s="9">
+      <c r="K471" s="8">
         <v>232.88</v>
       </c>
     </row>
     <row r="472" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A472" t="s">
         <v>106</v>
       </c>
       <c r="B472">
         <v>1287050</v>
       </c>
-      <c r="C472" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D472" s="8" t="s">
+      <c r="C472" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D472" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E472" t="s">
         <v>14</v>
       </c>
       <c r="F472">
         <v>2</v>
       </c>
       <c r="G472">
         <v>1</v>
       </c>
       <c r="H472">
         <v>1</v>
       </c>
       <c r="I472" s="2">
         <v>820101001</v>
       </c>
       <c r="J472" t="s">
         <v>27</v>
       </c>
-      <c r="K472" s="9">
+      <c r="K472" s="8">
         <v>177.02</v>
       </c>
     </row>
     <row r="473" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A473" t="s">
         <v>106</v>
       </c>
       <c r="B473">
         <v>1287050</v>
       </c>
-      <c r="C473" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D473" s="8" t="s">
+      <c r="C473" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D473" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E473" t="s">
         <v>14</v>
       </c>
       <c r="F473">
         <v>1</v>
       </c>
       <c r="G473">
         <v>1</v>
       </c>
       <c r="H473">
         <v>5</v>
       </c>
       <c r="I473" s="2">
         <v>420201001</v>
       </c>
       <c r="J473" t="s">
         <v>28</v>
       </c>
-      <c r="K473" s="9">
+      <c r="K473" s="8">
         <v>909.91</v>
       </c>
     </row>
     <row r="474" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A474" t="s">
         <v>106</v>
       </c>
       <c r="B474">
         <v>1287050</v>
       </c>
-      <c r="C474" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D474" s="8" t="s">
+      <c r="C474" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D474" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E474" t="s">
         <v>14</v>
       </c>
       <c r="F474">
         <v>2</v>
       </c>
       <c r="G474">
         <v>1</v>
       </c>
       <c r="H474">
         <v>1</v>
       </c>
       <c r="I474" s="2">
         <v>420201001</v>
       </c>
       <c r="J474" t="s">
         <v>28</v>
       </c>
-      <c r="K474" s="9">
+      <c r="K474" s="8">
         <v>343.77</v>
       </c>
     </row>
     <row r="475" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A475" t="s">
         <v>106</v>
       </c>
       <c r="B475">
         <v>1287050</v>
       </c>
-      <c r="C475" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D475" s="8" t="s">
+      <c r="C475" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D475" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E475" t="s">
         <v>14</v>
       </c>
       <c r="F475">
         <v>2</v>
       </c>
       <c r="G475">
         <v>1</v>
       </c>
       <c r="H475">
         <v>1</v>
       </c>
       <c r="I475" s="2">
         <v>420105001</v>
       </c>
       <c r="J475" t="s">
         <v>29</v>
       </c>
-      <c r="K475" s="9">
+      <c r="K475" s="8">
         <v>1085.82</v>
       </c>
     </row>
     <row r="476" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A476" t="s">
         <v>106</v>
       </c>
       <c r="B476">
         <v>1287050</v>
       </c>
-      <c r="C476" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D476" s="8" t="s">
+      <c r="C476" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D476" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E476" t="s">
         <v>14</v>
       </c>
       <c r="F476">
         <v>1</v>
       </c>
       <c r="G476">
         <v>1</v>
       </c>
       <c r="H476">
         <v>2</v>
       </c>
       <c r="I476" s="2">
         <v>810102001</v>
       </c>
       <c r="J476" t="s">
         <v>30</v>
       </c>
-      <c r="K476" s="9">
+      <c r="K476" s="8">
         <v>212.57</v>
       </c>
     </row>
     <row r="477" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A477" t="s">
         <v>106</v>
       </c>
       <c r="B477">
         <v>1287050</v>
       </c>
-      <c r="C477" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D477" s="8" t="s">
+      <c r="C477" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D477" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E477" t="s">
         <v>14</v>
       </c>
       <c r="F477">
         <v>2</v>
       </c>
       <c r="G477">
         <v>1</v>
       </c>
       <c r="H477">
         <v>1</v>
       </c>
       <c r="I477" s="2">
         <v>810102001</v>
       </c>
       <c r="J477" t="s">
         <v>30</v>
       </c>
-      <c r="K477" s="9">
+      <c r="K477" s="8">
         <v>259.2</v>
       </c>
     </row>
     <row r="478" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A478" t="s">
         <v>106</v>
       </c>
       <c r="B478">
         <v>1287050</v>
       </c>
-      <c r="C478" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D478" s="8" t="s">
+      <c r="C478" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D478" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E478" t="s">
         <v>14</v>
       </c>
       <c r="F478">
         <v>1</v>
       </c>
       <c r="G478">
         <v>1</v>
       </c>
       <c r="H478">
         <v>4</v>
       </c>
       <c r="I478" s="2">
         <v>320101001</v>
       </c>
       <c r="J478" t="s">
         <v>31</v>
       </c>
-      <c r="K478" s="9">
+      <c r="K478" s="8">
         <v>5253.85</v>
       </c>
     </row>
     <row r="479" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A479" t="s">
         <v>106</v>
       </c>
       <c r="B479">
         <v>1287050</v>
       </c>
-      <c r="C479" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D479" s="8" t="s">
+      <c r="C479" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D479" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E479" t="s">
         <v>14</v>
       </c>
       <c r="F479">
         <v>2</v>
       </c>
       <c r="G479">
         <v>1</v>
       </c>
       <c r="H479">
         <v>1</v>
       </c>
       <c r="I479" s="2">
         <v>320101001</v>
       </c>
       <c r="J479" t="s">
         <v>31</v>
       </c>
-      <c r="K479" s="9">
+      <c r="K479" s="8">
         <v>700.8</v>
       </c>
     </row>
     <row r="480" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A480" t="s">
         <v>107</v>
       </c>
       <c r="B480">
         <v>1287050</v>
       </c>
-      <c r="C480" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D480" s="8" t="s">
+      <c r="C480" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D480" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E480" t="s">
         <v>14</v>
       </c>
       <c r="F480">
         <v>2</v>
       </c>
       <c r="G480">
         <v>1</v>
       </c>
       <c r="H480">
         <v>1</v>
       </c>
       <c r="I480" s="2">
         <v>820101001</v>
       </c>
       <c r="J480" t="s">
         <v>27</v>
       </c>
-      <c r="K480" s="9">
+      <c r="K480" s="8">
         <v>199.29</v>
       </c>
     </row>
     <row r="481" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A481" t="s">
         <v>107</v>
       </c>
       <c r="B481">
         <v>1287050</v>
       </c>
-      <c r="C481" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D481" s="8" t="s">
+      <c r="C481" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D481" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E481" t="s">
         <v>14</v>
       </c>
       <c r="F481">
         <v>1</v>
       </c>
       <c r="G481">
         <v>1</v>
       </c>
       <c r="H481">
         <v>5</v>
       </c>
       <c r="I481" s="2">
         <v>420201001</v>
       </c>
       <c r="J481" t="s">
         <v>28</v>
       </c>
-      <c r="K481" s="9">
+      <c r="K481" s="8">
         <v>961.6</v>
       </c>
     </row>
     <row r="482" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A482" t="s">
         <v>107</v>
       </c>
       <c r="B482">
         <v>1287050</v>
       </c>
-      <c r="C482" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D482" s="8" t="s">
+      <c r="C482" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D482" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E482" t="s">
         <v>14</v>
       </c>
       <c r="F482">
         <v>2</v>
       </c>
       <c r="G482">
         <v>1</v>
       </c>
       <c r="H482">
         <v>1</v>
       </c>
       <c r="I482" s="2">
         <v>420201001</v>
       </c>
       <c r="J482" t="s">
         <v>28</v>
       </c>
-      <c r="K482" s="9">
+      <c r="K482" s="8">
         <v>782.96</v>
       </c>
     </row>
     <row r="483" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A483" t="s">
         <v>107</v>
       </c>
       <c r="B483">
         <v>1287050</v>
       </c>
-      <c r="C483" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D483" s="8" t="s">
+      <c r="C483" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D483" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E483" t="s">
         <v>14</v>
       </c>
       <c r="F483">
         <v>2</v>
       </c>
       <c r="G483">
         <v>1</v>
       </c>
       <c r="H483">
         <v>1</v>
       </c>
       <c r="I483" s="2">
         <v>420105001</v>
       </c>
       <c r="J483" t="s">
         <v>29</v>
       </c>
-      <c r="K483" s="9">
+      <c r="K483" s="8">
         <v>1220.73</v>
       </c>
     </row>
     <row r="484" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A484" t="s">
         <v>107</v>
       </c>
       <c r="B484">
         <v>1287050</v>
       </c>
-      <c r="C484" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D484" s="8" t="s">
+      <c r="C484" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D484" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E484" t="s">
         <v>14</v>
       </c>
       <c r="F484">
         <v>2</v>
       </c>
       <c r="G484">
         <v>1</v>
       </c>
       <c r="H484">
         <v>1</v>
       </c>
       <c r="I484" s="2">
         <v>810102001</v>
       </c>
       <c r="J484" t="s">
         <v>30</v>
       </c>
-      <c r="K484" s="9">
+      <c r="K484" s="8">
         <v>193.07</v>
       </c>
     </row>
     <row r="485" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A485" t="s">
         <v>107</v>
       </c>
       <c r="B485">
         <v>1287050</v>
       </c>
-      <c r="C485" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D485" s="8" t="s">
+      <c r="C485" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D485" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E485" t="s">
         <v>14</v>
       </c>
       <c r="F485">
         <v>1</v>
       </c>
       <c r="G485">
         <v>1</v>
       </c>
       <c r="H485">
         <v>4</v>
       </c>
       <c r="I485" s="2">
         <v>320101001</v>
       </c>
       <c r="J485" t="s">
         <v>31</v>
       </c>
-      <c r="K485" s="9">
+      <c r="K485" s="8">
         <v>15543.63</v>
       </c>
     </row>
     <row r="486" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A486" t="s">
         <v>107</v>
       </c>
       <c r="B486">
         <v>1287050</v>
       </c>
-      <c r="C486" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D486" s="8" t="s">
+      <c r="C486" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D486" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E486" t="s">
         <v>14</v>
       </c>
       <c r="F486">
         <v>2</v>
       </c>
       <c r="G486">
         <v>1</v>
       </c>
       <c r="H486">
         <v>1</v>
       </c>
       <c r="I486" s="2">
         <v>320101001</v>
       </c>
       <c r="J486" t="s">
         <v>31</v>
       </c>
-      <c r="K486" s="9">
+      <c r="K486" s="8">
         <v>522.01</v>
       </c>
     </row>
     <row r="487" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A487" t="s">
         <v>108</v>
       </c>
       <c r="B487">
         <v>1287050</v>
       </c>
-      <c r="C487" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D487" s="8" t="s">
+      <c r="C487" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D487" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E487" t="s">
         <v>14</v>
       </c>
       <c r="F487">
         <v>1</v>
       </c>
       <c r="G487">
         <v>1</v>
       </c>
       <c r="H487">
         <v>2</v>
       </c>
       <c r="I487" s="2">
         <v>820101001</v>
       </c>
       <c r="J487" t="s">
         <v>27</v>
       </c>
-      <c r="K487" s="9">
+      <c r="K487" s="8">
         <v>104.09</v>
       </c>
     </row>
     <row r="488" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A488" t="s">
         <v>108</v>
       </c>
       <c r="B488">
         <v>1287050</v>
       </c>
-      <c r="C488" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D488" s="8" t="s">
+      <c r="C488" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D488" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E488" t="s">
         <v>14</v>
       </c>
       <c r="F488">
         <v>2</v>
       </c>
       <c r="G488">
         <v>1</v>
       </c>
       <c r="H488">
         <v>1</v>
       </c>
       <c r="I488" s="2">
         <v>820101001</v>
       </c>
       <c r="J488" t="s">
         <v>27</v>
       </c>
-      <c r="K488" s="9">
+      <c r="K488" s="8">
         <v>234.33</v>
       </c>
     </row>
     <row r="489" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A489" t="s">
         <v>108</v>
       </c>
       <c r="B489">
         <v>1287050</v>
       </c>
-      <c r="C489" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D489" s="8" t="s">
+      <c r="C489" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D489" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E489" t="s">
         <v>14</v>
       </c>
       <c r="F489">
         <v>1</v>
       </c>
       <c r="G489">
         <v>1</v>
       </c>
       <c r="H489">
         <v>1</v>
       </c>
       <c r="I489" s="2">
         <v>420201001</v>
       </c>
       <c r="J489" t="s">
         <v>28</v>
       </c>
-      <c r="K489" s="9">
+      <c r="K489" s="8">
         <v>54.5</v>
       </c>
     </row>
     <row r="490" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A490" t="s">
         <v>108</v>
       </c>
       <c r="B490">
         <v>1287050</v>
       </c>
-      <c r="C490" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D490" s="8" t="s">
+      <c r="C490" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D490" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E490" t="s">
         <v>14</v>
       </c>
       <c r="F490">
         <v>1</v>
       </c>
       <c r="G490">
         <v>1</v>
       </c>
       <c r="H490">
         <v>5</v>
       </c>
       <c r="I490" s="2">
         <v>420201001</v>
       </c>
       <c r="J490" t="s">
         <v>28</v>
       </c>
-      <c r="K490" s="9">
+      <c r="K490" s="8">
         <v>967.12</v>
       </c>
     </row>
     <row r="491" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A491" t="s">
         <v>108</v>
       </c>
       <c r="B491">
         <v>1287050</v>
       </c>
-      <c r="C491" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D491" s="8" t="s">
+      <c r="C491" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D491" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E491" t="s">
         <v>14</v>
       </c>
       <c r="F491">
         <v>2</v>
       </c>
       <c r="G491">
         <v>1</v>
       </c>
       <c r="H491">
         <v>1</v>
       </c>
       <c r="I491" s="2">
         <v>420201001</v>
       </c>
       <c r="J491" t="s">
         <v>28</v>
       </c>
-      <c r="K491" s="9">
+      <c r="K491" s="8">
         <v>1711.19</v>
       </c>
     </row>
     <row r="492" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A492" t="s">
         <v>108</v>
       </c>
       <c r="B492">
         <v>1287050</v>
       </c>
-      <c r="C492" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D492" s="8" t="s">
+      <c r="C492" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D492" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E492" t="s">
         <v>14</v>
       </c>
       <c r="F492">
         <v>2</v>
       </c>
       <c r="G492">
         <v>1</v>
       </c>
       <c r="H492">
         <v>1</v>
       </c>
       <c r="I492" s="2">
         <v>420105001</v>
       </c>
       <c r="J492" t="s">
         <v>29</v>
       </c>
-      <c r="K492" s="9">
+      <c r="K492" s="8">
         <v>1438.57</v>
       </c>
     </row>
     <row r="493" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A493" t="s">
         <v>108</v>
       </c>
       <c r="B493">
         <v>1287050</v>
       </c>
-      <c r="C493" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D493" s="8" t="s">
+      <c r="C493" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D493" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E493" t="s">
         <v>14</v>
       </c>
       <c r="F493">
         <v>2</v>
       </c>
       <c r="G493">
         <v>1</v>
       </c>
       <c r="H493">
         <v>1</v>
       </c>
       <c r="I493" s="2">
         <v>810102001</v>
       </c>
       <c r="J493" t="s">
         <v>30</v>
       </c>
-      <c r="K493" s="9">
+      <c r="K493" s="8">
         <v>181.56</v>
       </c>
     </row>
     <row r="494" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A494" t="s">
         <v>108</v>
       </c>
       <c r="B494">
         <v>1287050</v>
       </c>
-      <c r="C494" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D494" s="8" t="s">
+      <c r="C494" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D494" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E494" t="s">
         <v>14</v>
       </c>
       <c r="F494">
         <v>1</v>
       </c>
       <c r="G494">
         <v>1</v>
       </c>
       <c r="H494">
         <v>4</v>
       </c>
       <c r="I494" s="2">
         <v>320101001</v>
       </c>
       <c r="J494" t="s">
         <v>31</v>
       </c>
-      <c r="K494" s="9">
+      <c r="K494" s="8">
         <v>17917.86</v>
       </c>
     </row>
     <row r="495" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A495" t="s">
         <v>108</v>
       </c>
       <c r="B495">
         <v>1287050</v>
       </c>
-      <c r="C495" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D495" s="8" t="s">
+      <c r="C495" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D495" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E495" t="s">
         <v>14</v>
       </c>
       <c r="F495">
         <v>2</v>
       </c>
       <c r="G495">
         <v>1</v>
       </c>
       <c r="H495">
         <v>1</v>
       </c>
       <c r="I495" s="2">
         <v>320101001</v>
       </c>
       <c r="J495" t="s">
         <v>31</v>
       </c>
-      <c r="K495" s="9">
+      <c r="K495" s="8">
         <v>491.44</v>
       </c>
     </row>
     <row r="496" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A496" t="s">
         <v>109</v>
       </c>
       <c r="B496">
         <v>1287050</v>
       </c>
-      <c r="C496" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D496" s="8" t="s">
+      <c r="C496" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D496" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E496" t="s">
         <v>14</v>
       </c>
       <c r="F496">
         <v>1</v>
       </c>
       <c r="G496">
         <v>1</v>
       </c>
       <c r="H496">
         <v>2</v>
       </c>
       <c r="I496" s="2">
         <v>820101001</v>
       </c>
       <c r="J496" t="s">
         <v>27</v>
       </c>
-      <c r="K496" s="9">
+      <c r="K496" s="8">
         <v>102.94</v>
       </c>
     </row>
     <row r="497" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A497" t="s">
         <v>109</v>
       </c>
       <c r="B497">
         <v>1287050</v>
       </c>
-      <c r="C497" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D497" s="8" t="s">
+      <c r="C497" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D497" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E497" t="s">
         <v>14</v>
       </c>
       <c r="F497">
         <v>2</v>
       </c>
       <c r="G497">
         <v>1</v>
       </c>
       <c r="H497">
         <v>1</v>
       </c>
       <c r="I497" s="2">
         <v>820101001</v>
       </c>
       <c r="J497" t="s">
         <v>27</v>
       </c>
-      <c r="K497" s="9">
+      <c r="K497" s="8">
         <v>196.08</v>
       </c>
     </row>
     <row r="498" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A498" t="s">
         <v>109</v>
       </c>
       <c r="B498">
         <v>1287050</v>
       </c>
-      <c r="C498" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D498" s="8" t="s">
+      <c r="C498" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D498" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E498" t="s">
         <v>14</v>
       </c>
       <c r="F498">
         <v>1</v>
       </c>
       <c r="G498">
         <v>1</v>
       </c>
       <c r="H498">
         <v>5</v>
       </c>
       <c r="I498" s="2">
         <v>420201001</v>
       </c>
       <c r="J498" t="s">
         <v>28</v>
       </c>
-      <c r="K498" s="9">
+      <c r="K498" s="8">
         <v>973.28</v>
       </c>
     </row>
     <row r="499" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A499" t="s">
         <v>109</v>
       </c>
       <c r="B499">
         <v>1287050</v>
       </c>
-      <c r="C499" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D499" s="8" t="s">
+      <c r="C499" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D499" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E499" t="s">
         <v>14</v>
       </c>
       <c r="F499">
         <v>2</v>
       </c>
       <c r="G499">
         <v>1</v>
       </c>
       <c r="H499">
         <v>1</v>
       </c>
       <c r="I499" s="2">
         <v>420201001</v>
       </c>
       <c r="J499" t="s">
         <v>28</v>
       </c>
-      <c r="K499" s="9">
+      <c r="K499" s="8">
         <v>1590.32</v>
       </c>
     </row>
     <row r="500" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A500" t="s">
         <v>109</v>
       </c>
       <c r="B500">
         <v>1287050</v>
       </c>
-      <c r="C500" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D500" s="8" t="s">
+      <c r="C500" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D500" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E500" t="s">
         <v>14</v>
       </c>
       <c r="F500">
         <v>1</v>
       </c>
       <c r="G500">
         <v>1</v>
       </c>
       <c r="H500">
         <v>4</v>
       </c>
       <c r="I500" s="2">
         <v>420105001</v>
       </c>
       <c r="J500" t="s">
         <v>29</v>
       </c>
-      <c r="K500" s="9">
+      <c r="K500" s="8">
         <v>7574.82</v>
       </c>
     </row>
     <row r="501" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A501" t="s">
         <v>109</v>
       </c>
       <c r="B501">
         <v>1287050</v>
       </c>
-      <c r="C501" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D501" s="8" t="s">
+      <c r="C501" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D501" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E501" t="s">
         <v>14</v>
       </c>
       <c r="F501">
         <v>2</v>
       </c>
       <c r="G501">
         <v>1</v>
       </c>
       <c r="H501">
         <v>1</v>
       </c>
       <c r="I501" s="2">
         <v>420105001</v>
       </c>
       <c r="J501" t="s">
         <v>29</v>
       </c>
-      <c r="K501" s="9">
+      <c r="K501" s="8">
         <v>1110.53</v>
       </c>
     </row>
     <row r="502" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A502" t="s">
         <v>109</v>
       </c>
       <c r="B502">
         <v>1287050</v>
       </c>
-      <c r="C502" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D502" s="8" t="s">
+      <c r="C502" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D502" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E502" t="s">
         <v>14</v>
       </c>
       <c r="F502">
         <v>2</v>
       </c>
       <c r="G502">
         <v>1</v>
       </c>
       <c r="H502">
         <v>1</v>
       </c>
       <c r="I502" s="2">
         <v>810102001</v>
       </c>
       <c r="J502" t="s">
         <v>30</v>
       </c>
-      <c r="K502" s="9">
+      <c r="K502" s="8">
         <v>177.12</v>
       </c>
     </row>
     <row r="503" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A503" t="s">
         <v>109</v>
       </c>
       <c r="B503">
         <v>1287050</v>
       </c>
-      <c r="C503" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D503" s="8" t="s">
+      <c r="C503" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D503" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E503" t="s">
         <v>14</v>
       </c>
       <c r="F503">
         <v>1</v>
       </c>
       <c r="G503">
         <v>1</v>
       </c>
       <c r="H503">
         <v>4</v>
       </c>
       <c r="I503" s="2">
         <v>320101001</v>
       </c>
       <c r="J503" t="s">
         <v>31</v>
       </c>
-      <c r="K503" s="9">
+      <c r="K503" s="8">
         <v>21605</v>
       </c>
     </row>
     <row r="504" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A504" t="s">
         <v>109</v>
       </c>
       <c r="B504">
         <v>1287050</v>
       </c>
-      <c r="C504" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D504" s="8" t="s">
+      <c r="C504" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D504" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E504" t="s">
         <v>14</v>
       </c>
       <c r="F504">
         <v>2</v>
       </c>
       <c r="G504">
         <v>1</v>
       </c>
       <c r="H504">
         <v>1</v>
       </c>
       <c r="I504" s="2">
         <v>320101001</v>
       </c>
       <c r="J504" t="s">
         <v>31</v>
       </c>
-      <c r="K504" s="9">
+      <c r="K504" s="8">
         <v>413.35</v>
       </c>
     </row>
     <row r="505" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A505" t="s">
         <v>110</v>
       </c>
       <c r="B505">
         <v>1287050</v>
       </c>
-      <c r="C505" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D505" s="8" t="s">
+      <c r="C505" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D505" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E505" t="s">
         <v>14</v>
       </c>
       <c r="F505">
         <v>2</v>
       </c>
       <c r="G505">
         <v>1</v>
       </c>
       <c r="H505">
         <v>1</v>
       </c>
       <c r="I505" s="2">
         <v>820101001</v>
       </c>
       <c r="J505" t="s">
         <v>27</v>
       </c>
-      <c r="K505" s="9">
+      <c r="K505" s="8">
         <v>2.98</v>
       </c>
     </row>
     <row r="506" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A506" t="s">
         <v>110</v>
       </c>
       <c r="B506">
         <v>1287050</v>
       </c>
-      <c r="C506" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D506" s="8" t="s">
+      <c r="C506" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D506" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E506" t="s">
         <v>14</v>
       </c>
       <c r="F506">
         <v>1</v>
       </c>
       <c r="G506">
         <v>1</v>
       </c>
       <c r="H506">
         <v>5</v>
       </c>
       <c r="I506" s="2">
         <v>420201001</v>
       </c>
       <c r="J506" t="s">
         <v>28</v>
       </c>
-      <c r="K506" s="9">
+      <c r="K506" s="8">
         <v>1478.1</v>
       </c>
     </row>
     <row r="507" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A507" t="s">
         <v>110</v>
       </c>
       <c r="B507">
         <v>1287050</v>
       </c>
-      <c r="C507" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D507" s="8" t="s">
+      <c r="C507" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D507" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E507" t="s">
         <v>14</v>
       </c>
       <c r="F507">
         <v>2</v>
       </c>
       <c r="G507">
         <v>1</v>
       </c>
       <c r="H507">
         <v>1</v>
       </c>
       <c r="I507" s="2">
         <v>420201001</v>
       </c>
       <c r="J507" t="s">
         <v>28</v>
       </c>
-      <c r="K507" s="9">
+      <c r="K507" s="8">
         <v>1929.84</v>
       </c>
     </row>
     <row r="508" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A508" t="s">
         <v>110</v>
       </c>
       <c r="B508">
         <v>1287050</v>
       </c>
-      <c r="C508" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D508" s="8" t="s">
+      <c r="C508" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D508" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E508" t="s">
         <v>14</v>
       </c>
       <c r="F508">
         <v>2</v>
       </c>
       <c r="G508">
         <v>1</v>
       </c>
       <c r="H508">
         <v>1</v>
       </c>
       <c r="I508" s="2">
         <v>420105001</v>
       </c>
       <c r="J508" t="s">
         <v>29</v>
       </c>
-      <c r="K508" s="9">
+      <c r="K508" s="8">
         <v>487.01</v>
       </c>
     </row>
     <row r="509" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A509" t="s">
         <v>110</v>
       </c>
       <c r="B509">
         <v>1287050</v>
       </c>
-      <c r="C509" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D509" s="8" t="s">
+      <c r="C509" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D509" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E509" t="s">
         <v>14</v>
       </c>
       <c r="F509">
         <v>2</v>
       </c>
       <c r="G509">
         <v>1</v>
       </c>
       <c r="H509">
         <v>2</v>
       </c>
       <c r="I509" s="2">
         <v>420105001</v>
       </c>
       <c r="J509" t="s">
         <v>29</v>
       </c>
-      <c r="K509" s="9">
+      <c r="K509" s="8">
         <v>5089.75</v>
       </c>
     </row>
     <row r="510" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A510" t="s">
         <v>110</v>
       </c>
       <c r="B510">
         <v>1287050</v>
       </c>
-      <c r="C510" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D510" s="8" t="s">
+      <c r="C510" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D510" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E510" t="s">
         <v>14</v>
       </c>
       <c r="F510">
         <v>2</v>
       </c>
       <c r="G510">
         <v>1</v>
       </c>
       <c r="H510">
         <v>1</v>
       </c>
       <c r="I510" s="2">
         <v>810102001</v>
       </c>
       <c r="J510" t="s">
         <v>30</v>
       </c>
-      <c r="K510" s="9">
+      <c r="K510" s="8">
         <v>28.83</v>
       </c>
     </row>
     <row r="511" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A511" t="s">
         <v>110</v>
       </c>
       <c r="B511">
         <v>1287050</v>
       </c>
-      <c r="C511" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D511" s="8" t="s">
+      <c r="C511" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D511" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E511" t="s">
         <v>14</v>
       </c>
       <c r="F511">
         <v>1</v>
       </c>
       <c r="G511">
         <v>1</v>
       </c>
       <c r="H511">
         <v>4</v>
       </c>
       <c r="I511" s="2">
         <v>320101001</v>
       </c>
       <c r="J511" t="s">
         <v>31</v>
       </c>
-      <c r="K511" s="9">
+      <c r="K511" s="8">
         <v>17135.96</v>
       </c>
     </row>
     <row r="512" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A512" t="s">
         <v>110</v>
       </c>
       <c r="B512">
         <v>1287050</v>
       </c>
-      <c r="C512" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D512" s="8" t="s">
+      <c r="C512" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D512" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E512" t="s">
         <v>14</v>
       </c>
       <c r="F512">
         <v>1</v>
       </c>
       <c r="G512">
         <v>1</v>
       </c>
       <c r="H512">
         <v>5</v>
       </c>
       <c r="I512" s="2">
         <v>320101001</v>
       </c>
       <c r="J512" t="s">
         <v>31</v>
       </c>
-      <c r="K512" s="9">
+      <c r="K512" s="8">
         <v>496.62</v>
       </c>
     </row>
     <row r="513" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A513" t="s">
         <v>110</v>
       </c>
       <c r="B513">
         <v>1287050</v>
       </c>
-      <c r="C513" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D513" s="8" t="s">
+      <c r="C513" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D513" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E513" t="s">
         <v>14</v>
       </c>
       <c r="F513">
         <v>2</v>
       </c>
       <c r="G513">
         <v>1</v>
       </c>
       <c r="H513">
         <v>1</v>
       </c>
       <c r="I513" s="2">
         <v>320101001</v>
       </c>
       <c r="J513" t="s">
         <v>31</v>
       </c>
-      <c r="K513" s="9">
+      <c r="K513" s="8">
         <v>67.260000000000005</v>
       </c>
     </row>
     <row r="514" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A514" t="s">
         <v>111</v>
       </c>
       <c r="B514">
         <v>1287050</v>
       </c>
-      <c r="C514" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D514" s="8" t="s">
+      <c r="C514" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D514" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E514" t="s">
         <v>14</v>
       </c>
       <c r="F514">
         <v>1</v>
       </c>
       <c r="G514">
         <v>1</v>
       </c>
       <c r="H514">
         <v>5</v>
       </c>
       <c r="I514" s="2">
         <v>420201001</v>
       </c>
       <c r="J514" t="s">
         <v>28</v>
       </c>
-      <c r="K514" s="9">
+      <c r="K514" s="8">
         <v>1485.15</v>
       </c>
     </row>
     <row r="515" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A515" t="s">
         <v>111</v>
       </c>
       <c r="B515">
         <v>1287050</v>
       </c>
-      <c r="C515" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D515" s="8" t="s">
+      <c r="C515" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D515" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E515" t="s">
         <v>14</v>
       </c>
       <c r="F515">
         <v>2</v>
       </c>
       <c r="G515">
         <v>1</v>
       </c>
       <c r="H515">
         <v>1</v>
       </c>
       <c r="I515" s="2">
         <v>420201001</v>
       </c>
       <c r="J515" t="s">
         <v>28</v>
       </c>
-      <c r="K515" s="9">
+      <c r="K515" s="8">
         <v>1646.49</v>
       </c>
     </row>
     <row r="516" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A516" t="s">
         <v>111</v>
       </c>
       <c r="B516">
         <v>1287050</v>
       </c>
-      <c r="C516" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D516" s="8" t="s">
+      <c r="C516" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D516" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E516" t="s">
         <v>14</v>
       </c>
       <c r="F516">
         <v>2</v>
       </c>
       <c r="G516">
         <v>1</v>
       </c>
       <c r="H516">
         <v>1</v>
       </c>
       <c r="I516" s="2">
         <v>810102001</v>
       </c>
       <c r="J516" t="s">
         <v>30</v>
       </c>
-      <c r="K516" s="9">
+      <c r="K516" s="8">
         <v>10.4</v>
       </c>
     </row>
     <row r="517" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A517" t="s">
         <v>111</v>
       </c>
       <c r="B517">
         <v>1287050</v>
       </c>
-      <c r="C517" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D517" s="8" t="s">
+      <c r="C517" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D517" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E517" t="s">
         <v>14</v>
       </c>
       <c r="F517">
         <v>1</v>
       </c>
       <c r="G517">
         <v>1</v>
       </c>
       <c r="H517">
         <v>4</v>
       </c>
       <c r="I517" s="2">
         <v>320101001</v>
       </c>
       <c r="J517" t="s">
         <v>31</v>
       </c>
-      <c r="K517" s="9">
+      <c r="K517" s="8">
         <v>17680.669999999998</v>
       </c>
     </row>
     <row r="518" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A518" t="s">
         <v>111</v>
       </c>
       <c r="B518">
         <v>1287050</v>
       </c>
-      <c r="C518" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D518" s="8" t="s">
+      <c r="C518" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D518" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E518" t="s">
         <v>14</v>
       </c>
       <c r="F518">
         <v>1</v>
       </c>
       <c r="G518">
         <v>1</v>
       </c>
       <c r="H518">
         <v>5</v>
       </c>
       <c r="I518" s="2">
         <v>320101001</v>
       </c>
       <c r="J518" t="s">
         <v>31</v>
       </c>
-      <c r="K518" s="9">
+      <c r="K518" s="8">
         <v>2006.4</v>
       </c>
     </row>
     <row r="519" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A519" t="s">
         <v>111</v>
       </c>
       <c r="B519">
         <v>1287050</v>
       </c>
-      <c r="C519" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D519" s="8" t="s">
+      <c r="C519" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D519" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E519" t="s">
         <v>14</v>
       </c>
       <c r="F519">
         <v>2</v>
       </c>
       <c r="G519">
         <v>1</v>
       </c>
       <c r="H519">
         <v>1</v>
       </c>
       <c r="I519" s="2">
         <v>320101001</v>
       </c>
       <c r="J519" t="s">
         <v>31</v>
       </c>
-      <c r="K519" s="9">
+      <c r="K519" s="8">
         <v>24.25</v>
       </c>
     </row>
     <row r="520" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A520" t="s">
         <v>112</v>
       </c>
       <c r="B520">
         <v>1287050</v>
       </c>
-      <c r="C520" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D520" s="8" t="s">
+      <c r="C520" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D520" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E520" t="s">
         <v>14</v>
       </c>
       <c r="F520">
         <v>1</v>
       </c>
       <c r="G520">
         <v>1</v>
       </c>
       <c r="H520" s="2">
         <v>5</v>
       </c>
       <c r="I520">
         <v>420201001</v>
       </c>
       <c r="J520" t="s">
         <v>28</v>
       </c>
       <c r="K520">
         <v>975.94</v>
       </c>
     </row>
     <row r="521" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A521" t="s">
         <v>112</v>
       </c>
       <c r="B521">
         <v>1287050</v>
       </c>
-      <c r="C521" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D521" s="8" t="s">
+      <c r="C521" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D521" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E521" t="s">
         <v>14</v>
       </c>
       <c r="F521">
         <v>2</v>
       </c>
       <c r="G521">
         <v>1</v>
       </c>
       <c r="H521" s="2">
         <v>1</v>
       </c>
       <c r="I521">
         <v>420201001</v>
       </c>
       <c r="J521" t="s">
         <v>28</v>
       </c>
       <c r="K521">
         <v>669.62</v>
       </c>
     </row>
     <row r="522" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A522" t="s">
         <v>112</v>
       </c>
       <c r="B522">
         <v>1287050</v>
       </c>
-      <c r="C522" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D522" s="8" t="s">
+      <c r="C522" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D522" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E522" t="s">
         <v>14</v>
       </c>
       <c r="F522">
         <v>2</v>
       </c>
       <c r="G522">
         <v>1</v>
       </c>
       <c r="H522" s="2">
         <v>1</v>
       </c>
       <c r="I522">
         <v>810102001</v>
       </c>
       <c r="J522" t="s">
         <v>30</v>
       </c>
       <c r="K522">
         <v>7.43</v>
       </c>
     </row>
     <row r="523" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A523" t="s">
         <v>112</v>
       </c>
       <c r="B523">
         <v>1287050</v>
       </c>
-      <c r="C523" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D523" s="8" t="s">
+      <c r="C523" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D523" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E523" t="s">
         <v>14</v>
       </c>
       <c r="F523">
         <v>1</v>
       </c>
       <c r="G523">
         <v>1</v>
       </c>
       <c r="H523" s="2">
         <v>4</v>
       </c>
       <c r="I523">
         <v>320101001</v>
       </c>
       <c r="J523" t="s">
         <v>31</v>
       </c>
       <c r="K523">
         <v>15202.97</v>
       </c>
     </row>
     <row r="524" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A524" t="s">
         <v>112</v>
       </c>
       <c r="B524">
         <v>1287050</v>
       </c>
-      <c r="C524" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D524" s="8" t="s">
+      <c r="C524" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D524" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E524" t="s">
         <v>14</v>
       </c>
       <c r="F524">
         <v>2</v>
       </c>
       <c r="G524">
         <v>1</v>
       </c>
       <c r="H524" s="2">
         <v>1</v>
       </c>
       <c r="I524">
         <v>320101001</v>
       </c>
       <c r="J524" t="s">
         <v>31</v>
       </c>
       <c r="K524">
         <v>17.32</v>
       </c>
     </row>
     <row r="525" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A525" t="s">
         <v>113</v>
       </c>
       <c r="B525">
         <v>1287050</v>
       </c>
-      <c r="C525" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D525" s="8" t="s">
+      <c r="C525" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D525" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E525" t="s">
         <v>14</v>
       </c>
       <c r="F525">
         <v>1</v>
       </c>
       <c r="G525">
         <v>1</v>
       </c>
       <c r="H525" s="2">
         <v>5</v>
       </c>
       <c r="I525">
         <v>420201001</v>
       </c>
       <c r="J525" t="s">
         <v>28</v>
       </c>
       <c r="K525">
         <v>987.22</v>
       </c>
     </row>
     <row r="526" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A526" t="s">
         <v>113</v>
       </c>
       <c r="B526">
         <v>1287050</v>
       </c>
-      <c r="C526" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D526" s="8" t="s">
+      <c r="C526" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D526" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E526" t="s">
         <v>14</v>
       </c>
       <c r="F526">
         <v>2</v>
       </c>
       <c r="G526">
         <v>1</v>
       </c>
       <c r="H526" s="2">
         <v>1</v>
       </c>
       <c r="I526">
         <v>420201001</v>
       </c>
       <c r="J526" t="s">
         <v>28</v>
       </c>
       <c r="K526">
         <v>1223.05</v>
       </c>
     </row>
     <row r="527" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A527" t="s">
         <v>113</v>
       </c>
       <c r="B527">
         <v>1287050</v>
       </c>
-      <c r="C527" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D527" s="8" t="s">
+      <c r="C527" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D527" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E527" t="s">
         <v>14</v>
       </c>
       <c r="F527">
         <v>2</v>
       </c>
       <c r="G527">
         <v>1</v>
       </c>
       <c r="H527" s="2">
         <v>1</v>
       </c>
       <c r="I527">
         <v>420105001</v>
       </c>
       <c r="J527" t="s">
         <v>29</v>
       </c>
       <c r="K527">
         <v>61.44</v>
       </c>
     </row>
     <row r="528" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A528" t="s">
         <v>113</v>
       </c>
       <c r="B528">
         <v>1287050</v>
       </c>
-      <c r="C528" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D528" s="8" t="s">
+      <c r="C528" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D528" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E528" t="s">
         <v>14</v>
       </c>
       <c r="F528">
         <v>1</v>
       </c>
       <c r="G528">
         <v>1</v>
       </c>
       <c r="H528" s="2">
         <v>4</v>
       </c>
       <c r="I528">
         <v>420102004</v>
       </c>
       <c r="J528" t="s">
         <v>38</v>
       </c>
       <c r="K528">
         <v>9982.67</v>
       </c>
     </row>
     <row r="529" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A529" t="s">
         <v>113</v>
       </c>
       <c r="B529">
         <v>1287050</v>
       </c>
-      <c r="C529" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D529" s="8" t="s">
+      <c r="C529" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D529" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E529" t="s">
         <v>14</v>
       </c>
       <c r="F529">
         <v>2</v>
       </c>
       <c r="G529">
         <v>1</v>
       </c>
       <c r="H529" s="2">
         <v>1</v>
       </c>
       <c r="I529">
         <v>810102001</v>
       </c>
       <c r="J529" t="s">
         <v>30</v>
       </c>
       <c r="K529">
         <v>5.94</v>
       </c>
     </row>
     <row r="530" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A530" t="s">
         <v>113</v>
       </c>
       <c r="B530">
         <v>1287050</v>
       </c>
-      <c r="C530" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D530" s="8" t="s">
+      <c r="C530" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D530" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E530" t="s">
         <v>14</v>
       </c>
       <c r="F530">
         <v>1</v>
       </c>
       <c r="G530">
         <v>1</v>
       </c>
       <c r="H530" s="2">
         <v>4</v>
       </c>
       <c r="I530">
         <v>320101001</v>
       </c>
       <c r="J530" t="s">
         <v>31</v>
       </c>
       <c r="K530">
         <v>5812.11</v>
       </c>
     </row>
     <row r="531" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A531" t="s">
         <v>113</v>
       </c>
       <c r="B531">
         <v>1287050</v>
       </c>
-      <c r="C531" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D531" s="8" t="s">
+      <c r="C531" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D531" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E531" t="s">
         <v>14</v>
       </c>
       <c r="F531">
         <v>2</v>
       </c>
       <c r="G531">
         <v>1</v>
       </c>
       <c r="H531" s="2">
         <v>1</v>
       </c>
       <c r="I531">
         <v>320101001</v>
       </c>
       <c r="J531" t="s">
         <v>31</v>
       </c>
       <c r="K531">
         <v>13.86</v>
       </c>
     </row>
-    <row r="532" spans="1:11" s="21" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A532" s="21" t="s">
+    <row r="532" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A532" t="s">
         <v>114</v>
       </c>
-      <c r="B532" s="21">
-[...14 lines deleted...]
-      <c r="G532" s="21">
+      <c r="B532">
+        <v>1287050</v>
+      </c>
+      <c r="C532" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D532" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E532" t="s">
+        <v>14</v>
+      </c>
+      <c r="F532">
+        <v>1</v>
+      </c>
+      <c r="G532">
         <v>1</v>
       </c>
       <c r="H532" s="2">
         <v>5</v>
       </c>
-      <c r="I532" s="21">
+      <c r="I532">
         <v>420201001</v>
       </c>
-      <c r="J532" s="21" t="s">
+      <c r="J532" t="s">
         <v>28</v>
       </c>
-      <c r="K532" s="21">
+      <c r="K532">
         <v>999.45</v>
       </c>
     </row>
-    <row r="533" spans="1:11" s="21" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A533" s="21" t="s">
+    <row r="533" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A533" t="s">
         <v>114</v>
       </c>
-      <c r="B533" s="21">
-[...14 lines deleted...]
-      <c r="G533" s="21">
+      <c r="B533">
+        <v>1287050</v>
+      </c>
+      <c r="C533" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D533" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E533" t="s">
+        <v>14</v>
+      </c>
+      <c r="F533">
+        <v>2</v>
+      </c>
+      <c r="G533">
         <v>1</v>
       </c>
       <c r="H533" s="2">
         <v>1</v>
       </c>
-      <c r="I533" s="21">
+      <c r="I533">
         <v>420201001</v>
       </c>
-      <c r="J533" s="21" t="s">
+      <c r="J533" t="s">
         <v>28</v>
       </c>
-      <c r="K533" s="21">
+      <c r="K533">
         <v>280.94</v>
       </c>
     </row>
-    <row r="534" spans="1:11" s="21" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A534" s="21" t="s">
+    <row r="534" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A534" t="s">
         <v>114</v>
       </c>
-      <c r="B534" s="21">
-[...14 lines deleted...]
-      <c r="G534" s="21">
+      <c r="B534">
+        <v>1287050</v>
+      </c>
+      <c r="C534" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D534" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E534" t="s">
+        <v>14</v>
+      </c>
+      <c r="F534">
+        <v>1</v>
+      </c>
+      <c r="G534">
         <v>1</v>
       </c>
       <c r="H534" s="2">
         <v>4</v>
       </c>
-      <c r="I534" s="21">
+      <c r="I534">
         <v>420105001</v>
       </c>
-      <c r="J534" s="21" t="s">
+      <c r="J534" t="s">
         <v>29</v>
       </c>
-      <c r="K534" s="21">
+      <c r="K534">
         <v>5932.19</v>
       </c>
     </row>
-    <row r="535" spans="1:11" s="21" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A535" s="21" t="s">
+    <row r="535" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A535" t="s">
         <v>114</v>
       </c>
-      <c r="B535" s="21">
-[...14 lines deleted...]
-      <c r="G535" s="21">
+      <c r="B535">
+        <v>1287050</v>
+      </c>
+      <c r="C535" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D535" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E535" t="s">
+        <v>14</v>
+      </c>
+      <c r="F535">
+        <v>2</v>
+      </c>
+      <c r="G535">
         <v>1</v>
       </c>
       <c r="H535" s="2">
         <v>2</v>
       </c>
-      <c r="I535" s="21">
+      <c r="I535">
         <v>420105001</v>
       </c>
-      <c r="J535" s="21" t="s">
+      <c r="J535" t="s">
         <v>29</v>
       </c>
-      <c r="K535" s="21">
+      <c r="K535">
         <v>1863.07</v>
       </c>
     </row>
-    <row r="536" spans="1:11" s="21" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A536" s="21" t="s">
+    <row r="536" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A536" t="s">
         <v>114</v>
       </c>
-      <c r="B536" s="21">
-[...14 lines deleted...]
-      <c r="G536" s="21">
+      <c r="B536">
+        <v>1287050</v>
+      </c>
+      <c r="C536" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D536" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E536" t="s">
+        <v>14</v>
+      </c>
+      <c r="F536">
+        <v>2</v>
+      </c>
+      <c r="G536">
         <v>1</v>
       </c>
       <c r="H536" s="2">
         <v>1</v>
       </c>
-      <c r="I536" s="21">
+      <c r="I536">
         <v>420102004</v>
       </c>
-      <c r="J536" s="21" t="s">
+      <c r="J536" t="s">
         <v>38</v>
       </c>
-      <c r="K536" s="21">
+      <c r="K536">
         <v>405.69</v>
       </c>
     </row>
-    <row r="537" spans="1:11" s="21" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A537" s="21" t="s">
+    <row r="537" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A537" t="s">
         <v>114</v>
       </c>
-      <c r="B537" s="21">
-[...14 lines deleted...]
-      <c r="G537" s="21">
+      <c r="B537">
+        <v>1287050</v>
+      </c>
+      <c r="C537" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D537" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E537" t="s">
+        <v>14</v>
+      </c>
+      <c r="F537">
+        <v>1</v>
+      </c>
+      <c r="G537">
         <v>1</v>
       </c>
       <c r="H537" s="2">
         <v>4</v>
       </c>
-      <c r="I537" s="21">
+      <c r="I537">
         <v>320101001</v>
       </c>
-      <c r="J537" s="21" t="s">
+      <c r="J537" t="s">
         <v>31</v>
       </c>
-      <c r="K537" s="21">
+      <c r="K537">
         <v>7817.56</v>
+      </c>
+    </row>
+    <row r="538" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A538" t="s">
+        <v>115</v>
+      </c>
+      <c r="B538">
+        <v>1287050</v>
+      </c>
+      <c r="C538" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D538" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E538" t="s">
+        <v>14</v>
+      </c>
+      <c r="F538">
+        <v>1</v>
+      </c>
+      <c r="G538">
+        <v>1</v>
+      </c>
+      <c r="H538" s="2">
+        <v>5</v>
+      </c>
+      <c r="I538">
+        <v>420201001</v>
+      </c>
+      <c r="J538" t="s">
+        <v>28</v>
+      </c>
+      <c r="K538">
+        <v>662.32</v>
+      </c>
+    </row>
+    <row r="539" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A539" t="s">
+        <v>115</v>
+      </c>
+      <c r="B539">
+        <v>1287050</v>
+      </c>
+      <c r="C539" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D539" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E539" t="s">
+        <v>14</v>
+      </c>
+      <c r="F539">
+        <v>2</v>
+      </c>
+      <c r="G539">
+        <v>1</v>
+      </c>
+      <c r="H539" s="2">
+        <v>1</v>
+      </c>
+      <c r="I539">
+        <v>420201001</v>
+      </c>
+      <c r="J539" t="s">
+        <v>28</v>
+      </c>
+      <c r="K539">
+        <v>566.85</v>
+      </c>
+    </row>
+    <row r="540" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A540" t="s">
+        <v>115</v>
+      </c>
+      <c r="B540">
+        <v>1287050</v>
+      </c>
+      <c r="C540" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D540" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E540" t="s">
+        <v>14</v>
+      </c>
+      <c r="F540">
+        <v>1</v>
+      </c>
+      <c r="G540">
+        <v>1</v>
+      </c>
+      <c r="H540" s="2">
+        <v>4</v>
+      </c>
+      <c r="I540">
+        <v>420105001</v>
+      </c>
+      <c r="J540" t="s">
+        <v>29</v>
+      </c>
+      <c r="K540">
+        <v>7226.11</v>
+      </c>
+    </row>
+    <row r="541" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A541" t="s">
+        <v>115</v>
+      </c>
+      <c r="B541">
+        <v>1287050</v>
+      </c>
+      <c r="C541" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D541" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E541" t="s">
+        <v>14</v>
+      </c>
+      <c r="F541">
+        <v>1</v>
+      </c>
+      <c r="G541">
+        <v>1</v>
+      </c>
+      <c r="H541" s="2">
+        <v>4</v>
+      </c>
+      <c r="I541">
+        <v>420102004</v>
+      </c>
+      <c r="J541" t="s">
+        <v>38</v>
+      </c>
+      <c r="K541">
+        <v>5037.3100000000004</v>
+      </c>
+    </row>
+    <row r="542" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A542" t="s">
+        <v>115</v>
+      </c>
+      <c r="B542">
+        <v>1287050</v>
+      </c>
+      <c r="C542" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D542" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E542" t="s">
+        <v>14</v>
+      </c>
+      <c r="F542">
+        <v>2</v>
+      </c>
+      <c r="G542">
+        <v>1</v>
+      </c>
+      <c r="H542" s="2">
+        <v>1</v>
+      </c>
+      <c r="I542">
+        <v>420102004</v>
+      </c>
+      <c r="J542" t="s">
+        <v>38</v>
+      </c>
+      <c r="K542">
+        <v>1155.8399999999999</v>
+      </c>
+    </row>
+    <row r="543" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A543" t="s">
+        <v>115</v>
+      </c>
+      <c r="B543">
+        <v>1287050</v>
+      </c>
+      <c r="C543" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D543" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E543" t="s">
+        <v>14</v>
+      </c>
+      <c r="F543">
+        <v>1</v>
+      </c>
+      <c r="G543">
+        <v>1</v>
+      </c>
+      <c r="H543" s="2">
+        <v>4</v>
+      </c>
+      <c r="I543">
+        <v>320101001</v>
+      </c>
+      <c r="J543" t="s">
+        <v>31</v>
+      </c>
+      <c r="K543">
+        <v>36736.71</v>
+      </c>
+    </row>
+    <row r="544" spans="1:11" s="21" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A544" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="B544" s="21">
+        <v>1287050</v>
+      </c>
+      <c r="C544" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D544" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E544" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="F544" s="21">
+        <v>1</v>
+      </c>
+      <c r="G544" s="21">
+        <v>1</v>
+      </c>
+      <c r="H544" s="2">
+        <v>5</v>
+      </c>
+      <c r="I544" s="21">
+        <v>420201001</v>
+      </c>
+      <c r="J544" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="K544" s="21">
+        <v>645.74</v>
+      </c>
+    </row>
+    <row r="545" spans="1:11" s="21" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A545" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="B545" s="21">
+        <v>1287050</v>
+      </c>
+      <c r="C545" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D545" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E545" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="F545" s="21">
+        <v>2</v>
+      </c>
+      <c r="G545" s="21">
+        <v>1</v>
+      </c>
+      <c r="H545" s="2">
+        <v>1</v>
+      </c>
+      <c r="I545" s="21">
+        <v>420201001</v>
+      </c>
+      <c r="J545" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="K545" s="21">
+        <v>1247.8699999999999</v>
+      </c>
+    </row>
+    <row r="546" spans="1:11" s="21" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A546" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="B546" s="21">
+        <v>1287050</v>
+      </c>
+      <c r="C546" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D546" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E546" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="F546" s="21">
+        <v>2</v>
+      </c>
+      <c r="G546" s="21">
+        <v>1</v>
+      </c>
+      <c r="H546" s="2">
+        <v>1</v>
+      </c>
+      <c r="I546" s="21">
+        <v>420102004</v>
+      </c>
+      <c r="J546" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="K546" s="21">
+        <v>1196.44</v>
+      </c>
+    </row>
+    <row r="547" spans="1:11" s="21" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A547" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="B547" s="21">
+        <v>1287050</v>
+      </c>
+      <c r="C547" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D547" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E547" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="F547" s="21">
+        <v>1</v>
+      </c>
+      <c r="G547" s="21">
+        <v>1</v>
+      </c>
+      <c r="H547" s="2">
+        <v>4</v>
+      </c>
+      <c r="I547" s="21">
+        <v>320101001</v>
+      </c>
+      <c r="J547" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="K547" s="21">
+        <v>11810.58</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:K524" xr:uid="{F0CC59F2-C8F5-4611-99ED-5B6F40C1C419}"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>