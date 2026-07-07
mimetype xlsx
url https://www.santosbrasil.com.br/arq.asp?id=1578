--- v2 (2026-05-01)
+++ v3 (2026-07-07)
@@ -1,87 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Comercial\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 3\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F2DCC234-9AED-4A4F-ABF2-2FCAD74B809A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7FB1208A-86B9-485F-A5C2-0BD9B2318036}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{6DFE717B-7306-4370-9B30-51BE3738DB31}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{6DFE717B-7306-4370-9B30-51BE3738DB31}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadados" sheetId="3" r:id="rId1"/>
     <sheet name="Dados" sheetId="2" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2799" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2864" uniqueCount="120">
   <si>
     <t>Tipo do dado</t>
   </si>
   <si>
     <t>Exemplo</t>
   </si>
   <si>
     <t>mes_de_referencia</t>
   </si>
   <si>
     <t>2023-10</t>
   </si>
   <si>
     <t>codigo_anp_do_terminal</t>
   </si>
   <si>
     <t>Número inteiro, 7 dígitos</t>
   </si>
   <si>
     <t>nome_do_terminal</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
@@ -396,58 +393,66 @@
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
+  <si>
+    <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="167" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -492,53 +497,53 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -546,50 +551,51 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula 2" xfId="2" xr:uid="{009D68E4-CEB9-4997-843D-C3900935F9AD}"/>
     <cellStyle name="Vírgula 3" xfId="1" xr:uid="{4B312DFE-E409-48B0-ABF6-1C16F249B878}"/>
     <cellStyle name="Vírgula 4" xfId="3" xr:uid="{6DDEE0C6-515A-4183-B2D3-1A307C5E2063}"/>
     <cellStyle name="Vírgula 5" xfId="4" xr:uid="{ED49ACE8-9C38-4095-ACF5-875448BAA59A}"/>
     <cellStyle name="Vírgula 6" xfId="5" xr:uid="{9E563687-5E70-4DD5-A0FF-A975C982763F}"/>
     <cellStyle name="Vírgula 7" xfId="6" xr:uid="{43C77C4E-C242-4444-B634-8BB413990E1D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1157,78 +1163,78 @@
       <c r="C21" s="18" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="3:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C22" s="4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="3:4" ht="29" x14ac:dyDescent="0.35">
       <c r="C23" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="26" spans="3:4" x14ac:dyDescent="0.35">
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0CC59F2-C8F5-4611-99ED-5B6F40C1C419}">
-  <dimension ref="A1:K547"/>
+  <dimension ref="A1:K560"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B534" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B551" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomRight" activeCell="A560" sqref="A560"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.6328125" customWidth="1"/>
     <col min="2" max="2" width="25.6328125" customWidth="1"/>
     <col min="3" max="3" width="40.6328125" customWidth="1"/>
     <col min="4" max="4" width="50.6328125" customWidth="1"/>
     <col min="5" max="5" width="5.6328125" customWidth="1"/>
     <col min="6" max="8" width="25.6328125" customWidth="1"/>
     <col min="9" max="9" width="25.6328125" style="2" customWidth="1"/>
     <col min="10" max="10" width="30.6328125" customWidth="1"/>
     <col min="11" max="11" width="15.6328125" style="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="20">
-        <v>46122</v>
+        <v>46209</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C2" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>11</v>
@@ -20130,192 +20136,646 @@
       <c r="D543" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E543" t="s">
         <v>14</v>
       </c>
       <c r="F543">
         <v>1</v>
       </c>
       <c r="G543">
         <v>1</v>
       </c>
       <c r="H543" s="2">
         <v>4</v>
       </c>
       <c r="I543">
         <v>320101001</v>
       </c>
       <c r="J543" t="s">
         <v>31</v>
       </c>
       <c r="K543">
         <v>36736.71</v>
       </c>
     </row>
-    <row r="544" spans="1:11" s="21" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A544" s="21" t="s">
+    <row r="544" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A544" t="s">
         <v>116</v>
       </c>
-      <c r="B544" s="21">
+      <c r="B544">
         <v>1287050</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D544" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="E544" s="21" t="s">
-[...5 lines deleted...]
-      <c r="G544" s="21">
+      <c r="E544" t="s">
+        <v>14</v>
+      </c>
+      <c r="F544">
+        <v>1</v>
+      </c>
+      <c r="G544">
         <v>1</v>
       </c>
       <c r="H544" s="2">
         <v>5</v>
       </c>
-      <c r="I544" s="21">
+      <c r="I544">
         <v>420201001</v>
       </c>
-      <c r="J544" s="21" t="s">
+      <c r="J544" t="s">
         <v>28</v>
       </c>
-      <c r="K544" s="21">
+      <c r="K544">
         <v>645.74</v>
       </c>
     </row>
-    <row r="545" spans="1:11" s="21" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A545" s="21" t="s">
+    <row r="545" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A545" t="s">
         <v>116</v>
       </c>
-      <c r="B545" s="21">
+      <c r="B545">
         <v>1287050</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D545" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="E545" s="21" t="s">
-[...5 lines deleted...]
-      <c r="G545" s="21">
+      <c r="E545" t="s">
+        <v>14</v>
+      </c>
+      <c r="F545">
+        <v>2</v>
+      </c>
+      <c r="G545">
         <v>1</v>
       </c>
       <c r="H545" s="2">
         <v>1</v>
       </c>
-      <c r="I545" s="21">
+      <c r="I545">
         <v>420201001</v>
       </c>
-      <c r="J545" s="21" t="s">
+      <c r="J545" t="s">
         <v>28</v>
       </c>
-      <c r="K545" s="21">
+      <c r="K545">
         <v>1247.8699999999999</v>
       </c>
     </row>
-    <row r="546" spans="1:11" s="21" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A546" s="21" t="s">
+    <row r="546" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A546" t="s">
         <v>116</v>
       </c>
-      <c r="B546" s="21">
+      <c r="B546">
         <v>1287050</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D546" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="E546" s="21" t="s">
-[...5 lines deleted...]
-      <c r="G546" s="21">
+      <c r="E546" t="s">
+        <v>14</v>
+      </c>
+      <c r="F546">
+        <v>2</v>
+      </c>
+      <c r="G546">
         <v>1</v>
       </c>
       <c r="H546" s="2">
         <v>1</v>
       </c>
-      <c r="I546" s="21">
+      <c r="I546">
         <v>420102004</v>
       </c>
-      <c r="J546" s="21" t="s">
+      <c r="J546" t="s">
         <v>38</v>
       </c>
-      <c r="K546" s="21">
+      <c r="K546">
         <v>1196.44</v>
       </c>
     </row>
-    <row r="547" spans="1:11" s="21" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A547" s="21" t="s">
+    <row r="547" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A547" t="s">
         <v>116</v>
       </c>
-      <c r="B547" s="21">
+      <c r="B547">
         <v>1287050</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D547" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="E547" s="21" t="s">
-[...5 lines deleted...]
-      <c r="G547" s="21">
+      <c r="E547" t="s">
+        <v>14</v>
+      </c>
+      <c r="F547">
+        <v>1</v>
+      </c>
+      <c r="G547">
         <v>1</v>
       </c>
       <c r="H547" s="2">
         <v>4</v>
       </c>
-      <c r="I547" s="21">
+      <c r="I547">
         <v>320101001</v>
       </c>
-      <c r="J547" s="21" t="s">
+      <c r="J547" t="s">
         <v>31</v>
       </c>
-      <c r="K547" s="21">
+      <c r="K547">
         <v>11810.58</v>
       </c>
     </row>
+    <row r="548" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A548" t="s">
+        <v>117</v>
+      </c>
+      <c r="B548">
+        <v>1287050</v>
+      </c>
+      <c r="C548" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D548" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E548" t="s">
+        <v>14</v>
+      </c>
+      <c r="F548">
+        <v>1</v>
+      </c>
+      <c r="G548">
+        <v>1</v>
+      </c>
+      <c r="H548" s="2">
+        <v>5</v>
+      </c>
+      <c r="I548">
+        <v>420201001</v>
+      </c>
+      <c r="J548" t="s">
+        <v>28</v>
+      </c>
+      <c r="K548">
+        <v>698.95</v>
+      </c>
+    </row>
+    <row r="549" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A549" t="s">
+        <v>117</v>
+      </c>
+      <c r="B549">
+        <v>1287050</v>
+      </c>
+      <c r="C549" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D549" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E549" t="s">
+        <v>14</v>
+      </c>
+      <c r="F549">
+        <v>2</v>
+      </c>
+      <c r="G549">
+        <v>1</v>
+      </c>
+      <c r="H549" s="2">
+        <v>1</v>
+      </c>
+      <c r="I549">
+        <v>420201001</v>
+      </c>
+      <c r="J549" t="s">
+        <v>28</v>
+      </c>
+      <c r="K549">
+        <v>860.72</v>
+      </c>
+    </row>
+    <row r="550" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A550" t="s">
+        <v>117</v>
+      </c>
+      <c r="B550">
+        <v>1287050</v>
+      </c>
+      <c r="C550" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D550" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E550" t="s">
+        <v>14</v>
+      </c>
+      <c r="F550">
+        <v>1</v>
+      </c>
+      <c r="G550">
+        <v>1</v>
+      </c>
+      <c r="H550" s="2">
+        <v>4</v>
+      </c>
+      <c r="I550">
+        <v>420105001</v>
+      </c>
+      <c r="J550" t="s">
+        <v>29</v>
+      </c>
+      <c r="K550">
+        <v>4961.0600000000004</v>
+      </c>
+    </row>
+    <row r="551" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A551" t="s">
+        <v>117</v>
+      </c>
+      <c r="B551">
+        <v>1287050</v>
+      </c>
+      <c r="C551" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D551" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E551" t="s">
+        <v>14</v>
+      </c>
+      <c r="F551">
+        <v>1</v>
+      </c>
+      <c r="G551">
+        <v>1</v>
+      </c>
+      <c r="H551" s="2">
+        <v>4</v>
+      </c>
+      <c r="I551">
+        <v>320101001</v>
+      </c>
+      <c r="J551" t="s">
+        <v>31</v>
+      </c>
+      <c r="K551">
+        <v>4188.37</v>
+      </c>
+    </row>
+    <row r="552" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A552" t="s">
+        <v>117</v>
+      </c>
+      <c r="B552">
+        <v>1287050</v>
+      </c>
+      <c r="C552" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D552" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E552" t="s">
+        <v>14</v>
+      </c>
+      <c r="F552">
+        <v>1</v>
+      </c>
+      <c r="G552">
+        <v>1</v>
+      </c>
+      <c r="H552" s="2">
+        <v>5</v>
+      </c>
+      <c r="I552">
+        <v>320101001</v>
+      </c>
+      <c r="J552" t="s">
+        <v>31</v>
+      </c>
+      <c r="K552">
+        <v>71.510000000000005</v>
+      </c>
+    </row>
+    <row r="553" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A553" t="s">
+        <v>118</v>
+      </c>
+      <c r="B553">
+        <v>1287050</v>
+      </c>
+      <c r="C553" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D553" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E553" t="s">
+        <v>14</v>
+      </c>
+      <c r="F553">
+        <v>1</v>
+      </c>
+      <c r="G553">
+        <v>1</v>
+      </c>
+      <c r="H553" s="2">
+        <v>5</v>
+      </c>
+      <c r="I553">
+        <v>420201001</v>
+      </c>
+      <c r="J553" t="s">
+        <v>28</v>
+      </c>
+      <c r="K553">
+        <v>626.69000000000005</v>
+      </c>
+    </row>
+    <row r="554" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A554" t="s">
+        <v>118</v>
+      </c>
+      <c r="B554">
+        <v>1287050</v>
+      </c>
+      <c r="C554" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D554" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E554" t="s">
+        <v>14</v>
+      </c>
+      <c r="F554">
+        <v>2</v>
+      </c>
+      <c r="G554">
+        <v>1</v>
+      </c>
+      <c r="H554" s="2">
+        <v>1</v>
+      </c>
+      <c r="I554">
+        <v>420201001</v>
+      </c>
+      <c r="J554" t="s">
+        <v>28</v>
+      </c>
+      <c r="K554">
+        <v>760.71</v>
+      </c>
+    </row>
+    <row r="555" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A555" t="s">
+        <v>118</v>
+      </c>
+      <c r="B555">
+        <v>1287050</v>
+      </c>
+      <c r="C555" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D555" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E555" t="s">
+        <v>14</v>
+      </c>
+      <c r="F555">
+        <v>2</v>
+      </c>
+      <c r="G555">
+        <v>1</v>
+      </c>
+      <c r="H555" s="2">
+        <v>5</v>
+      </c>
+      <c r="I555">
+        <v>420105001</v>
+      </c>
+      <c r="J555" t="s">
+        <v>29</v>
+      </c>
+      <c r="K555">
+        <v>4928.43</v>
+      </c>
+    </row>
+    <row r="556" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A556" t="s">
+        <v>118</v>
+      </c>
+      <c r="B556">
+        <v>1287050</v>
+      </c>
+      <c r="C556" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D556" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E556" t="s">
+        <v>14</v>
+      </c>
+      <c r="F556">
+        <v>2</v>
+      </c>
+      <c r="G556">
+        <v>1</v>
+      </c>
+      <c r="H556" s="2">
+        <v>1</v>
+      </c>
+      <c r="I556">
+        <v>420102004</v>
+      </c>
+      <c r="J556" t="s">
+        <v>38</v>
+      </c>
+      <c r="K556">
+        <v>595.75</v>
+      </c>
+    </row>
+    <row r="557" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A557" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B557" s="22">
+        <v>1287050</v>
+      </c>
+      <c r="C557" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D557" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E557" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F557" s="22">
+        <v>1</v>
+      </c>
+      <c r="G557" s="22">
+        <v>1</v>
+      </c>
+      <c r="H557" s="2">
+        <v>5</v>
+      </c>
+      <c r="I557" s="22">
+        <v>420201001</v>
+      </c>
+      <c r="J557" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="K557" s="21">
+        <v>687.75</v>
+      </c>
+    </row>
+    <row r="558" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A558" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B558" s="22">
+        <v>1287050</v>
+      </c>
+      <c r="C558" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D558" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E558" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F558" s="22">
+        <v>2</v>
+      </c>
+      <c r="G558" s="22">
+        <v>1</v>
+      </c>
+      <c r="H558" s="2">
+        <v>1</v>
+      </c>
+      <c r="I558" s="22">
+        <v>420201001</v>
+      </c>
+      <c r="J558" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="K558" s="21">
+        <v>611.77</v>
+      </c>
+    </row>
+    <row r="559" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A559" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B559" s="22">
+        <v>1287050</v>
+      </c>
+      <c r="C559" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D559" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E559" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F559" s="22">
+        <v>2</v>
+      </c>
+      <c r="G559" s="22">
+        <v>1</v>
+      </c>
+      <c r="H559" s="2">
+        <v>1</v>
+      </c>
+      <c r="I559" s="22">
+        <v>420102004</v>
+      </c>
+      <c r="J559" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="K559" s="21">
+        <v>1081.7</v>
+      </c>
+    </row>
+    <row r="560" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A560" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B560" s="22">
+        <v>1287050</v>
+      </c>
+      <c r="C560" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D560" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E560" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F560" s="22">
+        <v>1</v>
+      </c>
+      <c r="G560" s="22">
+        <v>1</v>
+      </c>
+      <c r="H560" s="2">
+        <v>4</v>
+      </c>
+      <c r="I560" s="22">
+        <v>320101001</v>
+      </c>
+      <c r="J560" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="K560" s="21">
+        <v>2019.17</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A3:K524" xr:uid="{F0CC59F2-C8F5-4611-99ED-5B6F40C1C419}"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Metadados</vt:lpstr>
       <vt:lpstr>Dados</vt:lpstr>
     </vt:vector>