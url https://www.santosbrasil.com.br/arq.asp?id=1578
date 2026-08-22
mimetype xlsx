--- v3 (2026-07-07)
+++ v4 (2026-08-22)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Comercial\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 3\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 3\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7FB1208A-86B9-485F-A5C2-0BD9B2318036}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BBFFD856-0D2C-4546-8EB2-8A8E3081FD6D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{6DFE717B-7306-4370-9B30-51BE3738DB31}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadados" sheetId="3" r:id="rId1"/>
     <sheet name="Dados" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2864" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2884" uniqueCount="121">
   <si>
     <t>Tipo do dado</t>
   </si>
   <si>
     <t>Exemplo</t>
   </si>
   <si>
     <t>mes_de_referencia</t>
   </si>
   <si>
     <t>2023-10</t>
   </si>
   <si>
     <t>codigo_anp_do_terminal</t>
   </si>
   <si>
     <t>Número inteiro, 7 dígitos</t>
   </si>
   <si>
     <t>nome_do_terminal</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
@@ -401,50 +401,53 @@
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-06</t>
+  </si>
+  <si>
+    <t>2026-07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1163,78 +1166,78 @@
       <c r="C21" s="18" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="3:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C22" s="4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="3:4" ht="29" x14ac:dyDescent="0.35">
       <c r="C23" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="26" spans="3:4" x14ac:dyDescent="0.35">
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0CC59F2-C8F5-4611-99ED-5B6F40C1C419}">
-  <dimension ref="A1:K560"/>
+  <dimension ref="A1:K564"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B551" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A560" sqref="A560"/>
+      <selection pane="bottomRight" activeCell="C564" sqref="C564"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.6328125" customWidth="1"/>
     <col min="2" max="2" width="25.6328125" customWidth="1"/>
     <col min="3" max="3" width="40.6328125" customWidth="1"/>
     <col min="4" max="4" width="50.6328125" customWidth="1"/>
     <col min="5" max="5" width="5.6328125" customWidth="1"/>
     <col min="6" max="8" width="25.6328125" customWidth="1"/>
     <col min="9" max="9" width="25.6328125" style="2" customWidth="1"/>
     <col min="10" max="10" width="30.6328125" customWidth="1"/>
     <col min="11" max="11" width="15.6328125" style="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="20">
-        <v>46209</v>
+        <v>46238</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C2" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>11</v>
@@ -20592,187 +20595,327 @@
         <v>26</v>
       </c>
       <c r="E556" t="s">
         <v>14</v>
       </c>
       <c r="F556">
         <v>2</v>
       </c>
       <c r="G556">
         <v>1</v>
       </c>
       <c r="H556" s="2">
         <v>1</v>
       </c>
       <c r="I556">
         <v>420102004</v>
       </c>
       <c r="J556" t="s">
         <v>38</v>
       </c>
       <c r="K556">
         <v>595.75</v>
       </c>
     </row>
     <row r="557" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A557" s="22" t="s">
+      <c r="A557" t="s">
         <v>119</v>
       </c>
-      <c r="B557" s="22">
+      <c r="B557">
         <v>1287050</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D557" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="E557" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G557" s="22">
+      <c r="E557" t="s">
+        <v>14</v>
+      </c>
+      <c r="F557">
+        <v>1</v>
+      </c>
+      <c r="G557">
         <v>1</v>
       </c>
       <c r="H557" s="2">
         <v>5</v>
       </c>
-      <c r="I557" s="22">
+      <c r="I557">
         <v>420201001</v>
       </c>
-      <c r="J557" s="22" t="s">
+      <c r="J557" t="s">
         <v>28</v>
       </c>
-      <c r="K557" s="21">
+      <c r="K557">
         <v>687.75</v>
       </c>
     </row>
     <row r="558" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A558" s="22" t="s">
+      <c r="A558" t="s">
         <v>119</v>
       </c>
-      <c r="B558" s="22">
+      <c r="B558">
         <v>1287050</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D558" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="E558" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G558" s="22">
+      <c r="E558" t="s">
+        <v>14</v>
+      </c>
+      <c r="F558">
+        <v>2</v>
+      </c>
+      <c r="G558">
         <v>1</v>
       </c>
       <c r="H558" s="2">
         <v>1</v>
       </c>
-      <c r="I558" s="22">
+      <c r="I558">
         <v>420201001</v>
       </c>
-      <c r="J558" s="22" t="s">
+      <c r="J558" t="s">
         <v>28</v>
       </c>
-      <c r="K558" s="21">
+      <c r="K558">
         <v>611.77</v>
       </c>
     </row>
     <row r="559" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A559" s="22" t="s">
+      <c r="A559" t="s">
         <v>119</v>
       </c>
-      <c r="B559" s="22">
+      <c r="B559">
         <v>1287050</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D559" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="E559" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G559" s="22">
+      <c r="E559" t="s">
+        <v>14</v>
+      </c>
+      <c r="F559">
+        <v>2</v>
+      </c>
+      <c r="G559">
         <v>1</v>
       </c>
       <c r="H559" s="2">
         <v>1</v>
       </c>
-      <c r="I559" s="22">
+      <c r="I559">
         <v>420102004</v>
       </c>
-      <c r="J559" s="22" t="s">
+      <c r="J559" t="s">
         <v>38</v>
       </c>
-      <c r="K559" s="21">
+      <c r="K559">
         <v>1081.7</v>
       </c>
     </row>
     <row r="560" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A560" s="22" t="s">
+      <c r="A560" t="s">
         <v>119</v>
       </c>
-      <c r="B560" s="22">
+      <c r="B560">
         <v>1287050</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D560" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="E560" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G560" s="22">
+      <c r="E560" t="s">
+        <v>14</v>
+      </c>
+      <c r="F560">
+        <v>1</v>
+      </c>
+      <c r="G560">
         <v>1</v>
       </c>
       <c r="H560" s="2">
         <v>4</v>
       </c>
-      <c r="I560" s="22">
+      <c r="I560">
         <v>320101001</v>
       </c>
-      <c r="J560" s="22" t="s">
+      <c r="J560" t="s">
         <v>31</v>
       </c>
-      <c r="K560" s="21">
+      <c r="K560">
         <v>2019.17</v>
+      </c>
+    </row>
+    <row r="561" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A561" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="B561" s="22">
+        <v>1287050</v>
+      </c>
+      <c r="C561" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D561" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E561" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F561" s="22">
+        <v>1</v>
+      </c>
+      <c r="G561" s="22">
+        <v>1</v>
+      </c>
+      <c r="H561" s="2">
+        <v>5</v>
+      </c>
+      <c r="I561" s="22">
+        <v>420201001</v>
+      </c>
+      <c r="J561" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="K561" s="21">
+        <v>806.16</v>
+      </c>
+    </row>
+    <row r="562" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A562" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="B562" s="22">
+        <v>1287050</v>
+      </c>
+      <c r="C562" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D562" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E562" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F562" s="22">
+        <v>2</v>
+      </c>
+      <c r="G562" s="22">
+        <v>1</v>
+      </c>
+      <c r="H562" s="2">
+        <v>1</v>
+      </c>
+      <c r="I562" s="22">
+        <v>420201001</v>
+      </c>
+      <c r="J562" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="K562" s="21">
+        <v>901.28</v>
+      </c>
+    </row>
+    <row r="563" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A563" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="B563" s="22">
+        <v>1287050</v>
+      </c>
+      <c r="C563" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D563" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E563" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F563" s="22">
+        <v>1</v>
+      </c>
+      <c r="G563" s="22">
+        <v>1</v>
+      </c>
+      <c r="H563" s="2">
+        <v>4</v>
+      </c>
+      <c r="I563" s="22">
+        <v>320101001</v>
+      </c>
+      <c r="J563" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="K563" s="21">
+        <v>9068.48</v>
+      </c>
+    </row>
+    <row r="564" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A564" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="B564" s="22">
+        <v>1287050</v>
+      </c>
+      <c r="C564" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D564" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E564" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F564" s="22">
+        <v>1</v>
+      </c>
+      <c r="G564" s="22">
+        <v>1</v>
+      </c>
+      <c r="H564" s="2">
+        <v>5</v>
+      </c>
+      <c r="I564" s="22">
+        <v>320101001</v>
+      </c>
+      <c r="J564" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="K564" s="21">
+        <v>79.069999999999993</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">