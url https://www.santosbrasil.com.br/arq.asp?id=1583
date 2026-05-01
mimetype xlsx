--- v2 (2026-02-23)
+++ v3 (2026-05-01)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Comercial\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 1\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Comercial\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 1\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCD7E388-F3C7-41B4-B7AB-091B719D988E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7D562E7-125D-4A9C-94F4-DDE07937116B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{61AFDE1C-434C-488A-B075-08BB784A1090}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{61AFDE1C-434C-488A-B075-08BB784A1090}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadados" sheetId="3" r:id="rId1"/>
     <sheet name="Dados" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Dados!$A$3:$L$661</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3589" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3814" uniqueCount="114">
   <si>
     <t>Tipo do dado</t>
   </si>
   <si>
     <t>Exemplo</t>
   </si>
   <si>
     <t>mes_de_referencia</t>
   </si>
   <si>
     <t>2023-10</t>
   </si>
   <si>
     <t>codigo_anp_do_terminal</t>
   </si>
   <si>
     <t>Número inteiro, 7 dígitos</t>
   </si>
   <si>
     <t>nome_do_terminal</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
@@ -381,50 +381,56 @@
   </si>
   <si>
     <t>2025-06</t>
   </si>
   <si>
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
+  <si>
+    <t>2026-02</t>
+  </si>
+  <si>
+    <t>2026-03</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -464,59 +470,61 @@
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -536,58 +544,61 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula 2" xfId="1" xr:uid="{61AE0A79-CB5B-40CA-BA53-A042C7130537}"/>
     <cellStyle name="Vírgula 3" xfId="2" xr:uid="{563FD73D-7C05-4E19-9050-D470C7F228F0}"/>
     <cellStyle name="Vírgula 4" xfId="3" xr:uid="{E2D206BE-2206-4F2A-9DF4-2EF5C668F151}"/>
     <cellStyle name="Vírgula 5" xfId="4" xr:uid="{EE53A975-9818-4C93-B936-D12AC8E03364}"/>
     <cellStyle name="Vírgula 6" xfId="5" xr:uid="{6682EA66-0CEC-42BA-887C-B83904A8EA82}"/>
+    <cellStyle name="Vírgula 7" xfId="6" xr:uid="{16175BCC-3D1C-4ACE-AD50-BCDDF67FDCA9}"/>
+    <cellStyle name="Vírgula 8" xfId="7" xr:uid="{0B8C380C-5951-443C-97E7-438699838A83}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1145,78 +1156,78 @@
       <c r="C21" s="19" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="22" spans="3:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C22" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="3:4" ht="29" x14ac:dyDescent="0.35">
       <c r="C23" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="3:4" x14ac:dyDescent="0.35">
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A64333AD-B8CF-4F95-BA48-D19D7E48B9A0}">
-  <dimension ref="A1:K705"/>
+  <dimension ref="A1:K750"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B682" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B733" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="B692" sqref="B692"/>
+      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.6328125" style="5" customWidth="1"/>
     <col min="2" max="2" width="25.6328125" style="5" customWidth="1"/>
     <col min="3" max="3" width="40.6328125" style="5" customWidth="1"/>
     <col min="4" max="4" width="50.6328125" style="5" customWidth="1"/>
     <col min="5" max="5" width="5.6328125" style="5" customWidth="1"/>
     <col min="6" max="8" width="25.6328125" style="5" customWidth="1"/>
     <col min="9" max="9" width="25.6328125" style="3" customWidth="1"/>
     <col min="10" max="10" width="30.6328125" style="5" customWidth="1"/>
     <col min="11" max="11" width="15.6328125" style="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="22">
-        <v>46056</v>
+        <v>46122</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C2" s="7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>11</v>
@@ -25786,50 +25797,1625 @@
         <v>25</v>
       </c>
       <c r="D705" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E705" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F705" s="5">
         <v>2</v>
       </c>
       <c r="G705" s="5">
         <v>1</v>
       </c>
       <c r="H705" s="20">
         <v>1</v>
       </c>
       <c r="I705" s="3">
         <v>810101001</v>
       </c>
       <c r="J705" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K705" s="4">
         <v>251.59</v>
+      </c>
+    </row>
+    <row r="706" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A706" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B706" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C706" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D706" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E706" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F706" s="5">
+        <v>1</v>
+      </c>
+      <c r="G706" s="5">
+        <v>1</v>
+      </c>
+      <c r="H706" s="20">
+        <v>1</v>
+      </c>
+      <c r="I706" s="3">
+        <v>820101001</v>
+      </c>
+      <c r="J706" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K706" s="4">
+        <v>2085.0300000000002</v>
+      </c>
+    </row>
+    <row r="707" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A707" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B707" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C707" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D707" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E707" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F707" s="5">
+        <v>1</v>
+      </c>
+      <c r="G707" s="5">
+        <v>1</v>
+      </c>
+      <c r="H707" s="20">
+        <v>2</v>
+      </c>
+      <c r="I707" s="3">
+        <v>820101001</v>
+      </c>
+      <c r="J707" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K707" s="4">
+        <v>411.88</v>
+      </c>
+    </row>
+    <row r="708" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A708" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B708" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C708" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D708" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E708" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F708" s="5">
+        <v>2</v>
+      </c>
+      <c r="G708" s="5">
+        <v>1</v>
+      </c>
+      <c r="H708" s="20">
+        <v>1</v>
+      </c>
+      <c r="I708" s="3">
+        <v>820101001</v>
+      </c>
+      <c r="J708" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K708" s="4">
+        <v>2607.4499999999998</v>
+      </c>
+    </row>
+    <row r="709" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A709" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B709" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C709" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D709" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E709" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F709" s="5">
+        <v>1</v>
+      </c>
+      <c r="G709" s="5">
+        <v>1</v>
+      </c>
+      <c r="H709" s="20">
+        <v>4</v>
+      </c>
+      <c r="I709" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J709" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K709" s="4">
+        <v>48103.85</v>
+      </c>
+    </row>
+    <row r="710" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A710" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B710" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C710" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D710" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E710" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F710" s="5">
+        <v>2</v>
+      </c>
+      <c r="G710" s="5">
+        <v>1</v>
+      </c>
+      <c r="H710" s="20">
+        <v>1</v>
+      </c>
+      <c r="I710" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J710" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K710" s="4">
+        <v>21118.79</v>
+      </c>
+    </row>
+    <row r="711" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A711" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B711" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C711" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D711" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E711" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F711" s="5">
+        <v>2</v>
+      </c>
+      <c r="G711" s="5">
+        <v>1</v>
+      </c>
+      <c r="H711" s="20">
+        <v>2</v>
+      </c>
+      <c r="I711" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J711" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K711" s="4">
+        <v>7949.36</v>
+      </c>
+    </row>
+    <row r="712" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A712" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B712" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C712" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D712" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E712" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F712" s="5">
+        <v>2</v>
+      </c>
+      <c r="G712" s="5">
+        <v>1</v>
+      </c>
+      <c r="H712" s="20">
+        <v>4</v>
+      </c>
+      <c r="I712" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J712" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K712" s="4">
+        <v>13034.64</v>
+      </c>
+    </row>
+    <row r="713" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A713" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B713" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C713" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D713" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E713" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F713" s="5">
+        <v>2</v>
+      </c>
+      <c r="G713" s="5">
+        <v>1</v>
+      </c>
+      <c r="H713" s="20">
+        <v>5</v>
+      </c>
+      <c r="I713" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J713" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K713" s="4">
+        <v>1839.77</v>
+      </c>
+    </row>
+    <row r="714" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A714" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B714" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C714" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D714" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E714" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F714" s="5">
+        <v>1</v>
+      </c>
+      <c r="G714" s="5">
+        <v>1</v>
+      </c>
+      <c r="H714" s="20">
+        <v>4</v>
+      </c>
+      <c r="I714" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J714" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K714" s="4">
+        <v>3492.03</v>
+      </c>
+    </row>
+    <row r="715" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A715" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B715" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C715" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D715" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E715" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F715" s="5">
+        <v>1</v>
+      </c>
+      <c r="G715" s="5">
+        <v>1</v>
+      </c>
+      <c r="H715" s="20">
+        <v>5</v>
+      </c>
+      <c r="I715" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J715" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K715" s="4">
+        <v>1777.81</v>
+      </c>
+    </row>
+    <row r="716" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A716" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B716" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C716" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D716" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E716" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F716" s="5">
+        <v>2</v>
+      </c>
+      <c r="G716" s="5">
+        <v>1</v>
+      </c>
+      <c r="H716" s="20">
+        <v>1</v>
+      </c>
+      <c r="I716" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J716" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K716" s="4">
+        <v>5062.82</v>
+      </c>
+    </row>
+    <row r="717" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A717" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B717" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C717" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D717" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E717" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F717" s="5">
+        <v>2</v>
+      </c>
+      <c r="G717" s="5">
+        <v>1</v>
+      </c>
+      <c r="H717" s="20">
+        <v>2</v>
+      </c>
+      <c r="I717" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J717" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K717" s="4">
+        <v>1302.04</v>
+      </c>
+    </row>
+    <row r="718" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A718" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B718" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C718" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D718" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E718" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F718" s="5">
+        <v>2</v>
+      </c>
+      <c r="G718" s="5">
+        <v>1</v>
+      </c>
+      <c r="H718" s="20">
+        <v>5</v>
+      </c>
+      <c r="I718" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J718" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K718" s="4">
+        <v>4136.13</v>
+      </c>
+    </row>
+    <row r="719" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A719" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B719" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C719" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D719" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E719" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F719" s="5">
+        <v>1</v>
+      </c>
+      <c r="G719" s="5">
+        <v>1</v>
+      </c>
+      <c r="H719" s="20">
+        <v>1</v>
+      </c>
+      <c r="I719" s="3">
+        <v>810102001</v>
+      </c>
+      <c r="J719" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K719" s="4">
+        <v>3606.6</v>
+      </c>
+    </row>
+    <row r="720" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A720" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B720" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C720" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D720" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E720" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F720" s="5">
+        <v>1</v>
+      </c>
+      <c r="G720" s="5">
+        <v>1</v>
+      </c>
+      <c r="H720" s="20">
+        <v>2</v>
+      </c>
+      <c r="I720" s="3">
+        <v>810102001</v>
+      </c>
+      <c r="J720" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K720" s="4">
+        <v>753.69</v>
+      </c>
+    </row>
+    <row r="721" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A721" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B721" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C721" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D721" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E721" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F721" s="5">
+        <v>2</v>
+      </c>
+      <c r="G721" s="5">
+        <v>1</v>
+      </c>
+      <c r="H721" s="20">
+        <v>1</v>
+      </c>
+      <c r="I721" s="3">
+        <v>810102001</v>
+      </c>
+      <c r="J721" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K721" s="4">
+        <v>3725.21</v>
+      </c>
+    </row>
+    <row r="722" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A722" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B722" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C722" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D722" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E722" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F722" s="5">
+        <v>1</v>
+      </c>
+      <c r="G722" s="5">
+        <v>1</v>
+      </c>
+      <c r="H722" s="20">
+        <v>2</v>
+      </c>
+      <c r="I722" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J722" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K722" s="4">
+        <v>456.14</v>
+      </c>
+    </row>
+    <row r="723" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A723" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B723" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C723" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D723" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E723" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F723" s="5">
+        <v>1</v>
+      </c>
+      <c r="G723" s="5">
+        <v>1</v>
+      </c>
+      <c r="H723" s="20">
+        <v>4</v>
+      </c>
+      <c r="I723" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J723" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K723" s="4">
+        <v>11001.43</v>
+      </c>
+    </row>
+    <row r="724" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A724" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B724" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C724" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D724" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E724" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F724" s="5">
+        <v>2</v>
+      </c>
+      <c r="G724" s="5">
+        <v>1</v>
+      </c>
+      <c r="H724" s="20">
+        <v>1</v>
+      </c>
+      <c r="I724" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J724" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K724" s="4">
+        <v>12410.83</v>
+      </c>
+    </row>
+    <row r="725" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A725" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B725" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C725" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D725" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E725" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F725" s="5">
+        <v>2</v>
+      </c>
+      <c r="G725" s="5">
+        <v>1</v>
+      </c>
+      <c r="H725" s="20">
+        <v>2</v>
+      </c>
+      <c r="I725" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J725" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K725" s="4">
+        <v>2560.34</v>
+      </c>
+    </row>
+    <row r="726" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A726" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B726" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C726" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D726" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E726" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F726" s="5">
+        <v>2</v>
+      </c>
+      <c r="G726" s="5">
+        <v>1</v>
+      </c>
+      <c r="H726" s="20">
+        <v>4</v>
+      </c>
+      <c r="I726" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J726" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K726" s="4">
+        <v>7022</v>
+      </c>
+    </row>
+    <row r="727" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A727" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B727" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C727" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D727" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E727" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F727" s="5">
+        <v>2</v>
+      </c>
+      <c r="G727" s="5">
+        <v>1</v>
+      </c>
+      <c r="H727" s="20">
+        <v>5</v>
+      </c>
+      <c r="I727" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J727" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K727" s="4">
+        <v>14139.44</v>
+      </c>
+    </row>
+    <row r="728" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A728" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B728" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C728" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D728" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E728" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F728" s="5">
+        <v>1</v>
+      </c>
+      <c r="G728" s="5">
+        <v>1</v>
+      </c>
+      <c r="H728" s="20">
+        <v>1</v>
+      </c>
+      <c r="I728" s="3">
+        <v>810101001</v>
+      </c>
+      <c r="J728" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="K728" s="4">
+        <v>184.24</v>
+      </c>
+    </row>
+    <row r="729" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A729" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B729" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C729" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D729" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E729" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F729" s="5">
+        <v>2</v>
+      </c>
+      <c r="G729" s="5">
+        <v>1</v>
+      </c>
+      <c r="H729" s="20">
+        <v>1</v>
+      </c>
+      <c r="I729" s="3">
+        <v>810101001</v>
+      </c>
+      <c r="J729" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="K729" s="4">
+        <v>238.52</v>
+      </c>
+    </row>
+    <row r="730" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A730" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B730" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C730" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D730" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E730" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F730" s="5">
+        <v>1</v>
+      </c>
+      <c r="G730" s="5">
+        <v>1</v>
+      </c>
+      <c r="H730" s="20">
+        <v>1</v>
+      </c>
+      <c r="I730" s="3">
+        <v>820101001</v>
+      </c>
+      <c r="J730" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K730" s="4">
+        <v>3575.32</v>
+      </c>
+    </row>
+    <row r="731" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A731" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B731" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C731" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D731" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E731" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F731" s="5">
+        <v>1</v>
+      </c>
+      <c r="G731" s="5">
+        <v>1</v>
+      </c>
+      <c r="H731" s="20">
+        <v>2</v>
+      </c>
+      <c r="I731" s="3">
+        <v>820101001</v>
+      </c>
+      <c r="J731" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K731" s="4">
+        <v>517.14</v>
+      </c>
+    </row>
+    <row r="732" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A732" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B732" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C732" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D732" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E732" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F732" s="5">
+        <v>2</v>
+      </c>
+      <c r="G732" s="5">
+        <v>1</v>
+      </c>
+      <c r="H732" s="20">
+        <v>1</v>
+      </c>
+      <c r="I732" s="3">
+        <v>820101001</v>
+      </c>
+      <c r="J732" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K732" s="4">
+        <v>3476.08</v>
+      </c>
+    </row>
+    <row r="733" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A733" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B733" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C733" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D733" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E733" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F733" s="5">
+        <v>1</v>
+      </c>
+      <c r="G733" s="5">
+        <v>1</v>
+      </c>
+      <c r="H733" s="20">
+        <v>4</v>
+      </c>
+      <c r="I733" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J733" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K733" s="4">
+        <v>35556.57</v>
+      </c>
+    </row>
+    <row r="734" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A734" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B734" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C734" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D734" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E734" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F734" s="5">
+        <v>2</v>
+      </c>
+      <c r="G734" s="5">
+        <v>1</v>
+      </c>
+      <c r="H734" s="20">
+        <v>1</v>
+      </c>
+      <c r="I734" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J734" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K734" s="4">
+        <v>25463</v>
+      </c>
+    </row>
+    <row r="735" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A735" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B735" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C735" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D735" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E735" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F735" s="5">
+        <v>2</v>
+      </c>
+      <c r="G735" s="5">
+        <v>1</v>
+      </c>
+      <c r="H735" s="20">
+        <v>2</v>
+      </c>
+      <c r="I735" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J735" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K735" s="4">
+        <v>6793.55</v>
+      </c>
+    </row>
+    <row r="736" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A736" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B736" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C736" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D736" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E736" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F736" s="5">
+        <v>2</v>
+      </c>
+      <c r="G736" s="5">
+        <v>1</v>
+      </c>
+      <c r="H736" s="20">
+        <v>5</v>
+      </c>
+      <c r="I736" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J736" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K736" s="4">
+        <v>1297.26</v>
+      </c>
+    </row>
+    <row r="737" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A737" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B737" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C737" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D737" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E737" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F737" s="5">
+        <v>1</v>
+      </c>
+      <c r="G737" s="5">
+        <v>1</v>
+      </c>
+      <c r="H737" s="20">
+        <v>4</v>
+      </c>
+      <c r="I737" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J737" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K737" s="4">
+        <v>12981.49</v>
+      </c>
+    </row>
+    <row r="738" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A738" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B738" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C738" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D738" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E738" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F738" s="5">
+        <v>1</v>
+      </c>
+      <c r="G738" s="5">
+        <v>1</v>
+      </c>
+      <c r="H738" s="20">
+        <v>5</v>
+      </c>
+      <c r="I738" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J738" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K738" s="4">
+        <v>51.98</v>
+      </c>
+    </row>
+    <row r="739" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A739" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B739" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C739" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D739" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E739" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F739" s="5">
+        <v>2</v>
+      </c>
+      <c r="G739" s="5">
+        <v>1</v>
+      </c>
+      <c r="H739" s="20">
+        <v>1</v>
+      </c>
+      <c r="I739" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J739" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K739" s="4">
+        <v>9159.57</v>
+      </c>
+    </row>
+    <row r="740" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A740" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B740" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C740" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D740" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E740" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F740" s="5">
+        <v>2</v>
+      </c>
+      <c r="G740" s="5">
+        <v>1</v>
+      </c>
+      <c r="H740" s="20">
+        <v>2</v>
+      </c>
+      <c r="I740" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J740" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K740" s="4">
+        <v>1553.55</v>
+      </c>
+    </row>
+    <row r="741" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A741" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B741" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C741" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D741" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E741" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F741" s="5">
+        <v>1</v>
+      </c>
+      <c r="G741" s="5">
+        <v>1</v>
+      </c>
+      <c r="H741" s="20">
+        <v>1</v>
+      </c>
+      <c r="I741" s="3">
+        <v>810102001</v>
+      </c>
+      <c r="J741" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K741" s="4">
+        <v>3401.68</v>
+      </c>
+    </row>
+    <row r="742" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A742" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B742" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C742" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D742" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E742" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F742" s="5">
+        <v>1</v>
+      </c>
+      <c r="G742" s="5">
+        <v>1</v>
+      </c>
+      <c r="H742" s="20">
+        <v>2</v>
+      </c>
+      <c r="I742" s="3">
+        <v>810102001</v>
+      </c>
+      <c r="J742" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K742" s="4">
+        <v>648.19000000000005</v>
+      </c>
+    </row>
+    <row r="743" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A743" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B743" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C743" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D743" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E743" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F743" s="5">
+        <v>2</v>
+      </c>
+      <c r="G743" s="5">
+        <v>1</v>
+      </c>
+      <c r="H743" s="20">
+        <v>1</v>
+      </c>
+      <c r="I743" s="3">
+        <v>810102001</v>
+      </c>
+      <c r="J743" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K743" s="4">
+        <v>3391.5</v>
+      </c>
+    </row>
+    <row r="744" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A744" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B744" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C744" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D744" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E744" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F744" s="5">
+        <v>1</v>
+      </c>
+      <c r="G744" s="5">
+        <v>1</v>
+      </c>
+      <c r="H744" s="20">
+        <v>2</v>
+      </c>
+      <c r="I744" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J744" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K744" s="4">
+        <v>41.53</v>
+      </c>
+    </row>
+    <row r="745" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A745" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B745" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C745" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D745" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E745" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F745" s="5">
+        <v>1</v>
+      </c>
+      <c r="G745" s="5">
+        <v>1</v>
+      </c>
+      <c r="H745" s="20">
+        <v>4</v>
+      </c>
+      <c r="I745" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J745" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K745" s="4">
+        <v>8130.4</v>
+      </c>
+    </row>
+    <row r="746" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A746" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B746" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C746" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D746" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E746" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F746" s="5">
+        <v>2</v>
+      </c>
+      <c r="G746" s="5">
+        <v>1</v>
+      </c>
+      <c r="H746" s="20">
+        <v>1</v>
+      </c>
+      <c r="I746" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J746" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K746" s="4">
+        <v>10558.82</v>
+      </c>
+    </row>
+    <row r="747" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A747" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B747" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C747" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D747" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E747" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F747" s="5">
+        <v>2</v>
+      </c>
+      <c r="G747" s="5">
+        <v>1</v>
+      </c>
+      <c r="H747" s="20">
+        <v>2</v>
+      </c>
+      <c r="I747" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J747" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K747" s="4">
+        <v>3334.79</v>
+      </c>
+    </row>
+    <row r="748" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A748" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B748" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C748" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D748" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E748" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F748" s="5">
+        <v>2</v>
+      </c>
+      <c r="G748" s="5">
+        <v>1</v>
+      </c>
+      <c r="H748" s="20">
+        <v>5</v>
+      </c>
+      <c r="I748" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J748" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K748" s="4">
+        <v>5240.87</v>
+      </c>
+    </row>
+    <row r="749" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A749" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B749" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C749" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D749" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E749" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F749" s="5">
+        <v>1</v>
+      </c>
+      <c r="G749" s="5">
+        <v>1</v>
+      </c>
+      <c r="H749" s="20">
+        <v>1</v>
+      </c>
+      <c r="I749" s="3">
+        <v>810101001</v>
+      </c>
+      <c r="J749" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="K749" s="4">
+        <v>223.13</v>
+      </c>
+    </row>
+    <row r="750" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A750" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B750" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C750" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D750" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E750" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F750" s="5">
+        <v>2</v>
+      </c>
+      <c r="G750" s="5">
+        <v>1</v>
+      </c>
+      <c r="H750" s="20">
+        <v>1</v>
+      </c>
+      <c r="I750" s="3">
+        <v>810101001</v>
+      </c>
+      <c r="J750" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="K750" s="4">
+        <v>264.42</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:L661" xr:uid="{A64333AD-B8CF-4F95-BA48-D19D7E48B9A0}"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">