--- v3 (2026-05-01)
+++ v4 (2026-07-07)
@@ -1,87 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Comercial\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 1\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7D562E7-125D-4A9C-94F4-DDE07937116B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{661D0ABA-E265-46C1-B437-C1D680DEBE1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{61AFDE1C-434C-488A-B075-08BB784A1090}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{61AFDE1C-434C-488A-B075-08BB784A1090}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadados" sheetId="3" r:id="rId1"/>
     <sheet name="Dados" sheetId="2" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3814" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4009" uniqueCount="117">
   <si>
     <t>Tipo do dado</t>
   </si>
   <si>
     <t>Exemplo</t>
   </si>
   <si>
     <t>mes_de_referencia</t>
   </si>
   <si>
     <t>2023-10</t>
   </si>
   <si>
     <t>codigo_anp_do_terminal</t>
   </si>
   <si>
     <t>Número inteiro, 7 dígitos</t>
   </si>
   <si>
     <t>nome_do_terminal</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
@@ -387,58 +384,66 @@
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
+  <si>
+    <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="167" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -478,53 +483,53 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -544,51 +549,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula 2" xfId="1" xr:uid="{61AE0A79-CB5B-40CA-BA53-A042C7130537}"/>
     <cellStyle name="Vírgula 3" xfId="2" xr:uid="{563FD73D-7C05-4E19-9050-D470C7F228F0}"/>
     <cellStyle name="Vírgula 4" xfId="3" xr:uid="{E2D206BE-2206-4F2A-9DF4-2EF5C668F151}"/>
     <cellStyle name="Vírgula 5" xfId="4" xr:uid="{EE53A975-9818-4C93-B936-D12AC8E03364}"/>
     <cellStyle name="Vírgula 6" xfId="5" xr:uid="{6682EA66-0CEC-42BA-887C-B83904A8EA82}"/>
     <cellStyle name="Vírgula 7" xfId="6" xr:uid="{16175BCC-3D1C-4ACE-AD50-BCDDF67FDCA9}"/>
     <cellStyle name="Vírgula 8" xfId="7" xr:uid="{0B8C380C-5951-443C-97E7-438699838A83}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1156,78 +1160,78 @@
       <c r="C21" s="19" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="22" spans="3:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C22" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="3:4" ht="29" x14ac:dyDescent="0.35">
       <c r="C23" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="3:4" x14ac:dyDescent="0.35">
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A64333AD-B8CF-4F95-BA48-D19D7E48B9A0}">
-  <dimension ref="A1:K750"/>
+  <dimension ref="A1:K789"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B733" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B781" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.6328125" style="5" customWidth="1"/>
     <col min="2" max="2" width="25.6328125" style="5" customWidth="1"/>
     <col min="3" max="3" width="40.6328125" style="5" customWidth="1"/>
     <col min="4" max="4" width="50.6328125" style="5" customWidth="1"/>
     <col min="5" max="5" width="5.6328125" style="5" customWidth="1"/>
     <col min="6" max="8" width="25.6328125" style="5" customWidth="1"/>
     <col min="9" max="9" width="25.6328125" style="3" customWidth="1"/>
     <col min="10" max="10" width="30.6328125" style="5" customWidth="1"/>
     <col min="11" max="11" width="15.6328125" style="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="22">
-        <v>46122</v>
+        <v>46209</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C2" s="7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>11</v>
@@ -26639,787 +26643,2151 @@
       <c r="D729" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E729" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F729" s="5">
         <v>2</v>
       </c>
       <c r="G729" s="5">
         <v>1</v>
       </c>
       <c r="H729" s="20">
         <v>1</v>
       </c>
       <c r="I729" s="3">
         <v>810101001</v>
       </c>
       <c r="J729" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K729" s="4">
         <v>238.52</v>
       </c>
     </row>
-    <row r="730" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="730" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A730" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B730" s="5">
         <v>1287768</v>
       </c>
       <c r="C730" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D730" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E730" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F730" s="5">
         <v>1</v>
       </c>
       <c r="G730" s="5">
         <v>1</v>
       </c>
       <c r="H730" s="20">
         <v>1</v>
       </c>
       <c r="I730" s="3">
         <v>820101001</v>
       </c>
       <c r="J730" s="5" t="s">
         <v>27</v>
       </c>
       <c r="K730" s="4">
         <v>3575.32</v>
       </c>
     </row>
-    <row r="731" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="731" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A731" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B731" s="5">
         <v>1287768</v>
       </c>
       <c r="C731" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D731" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E731" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F731" s="5">
         <v>1</v>
       </c>
       <c r="G731" s="5">
         <v>1</v>
       </c>
       <c r="H731" s="20">
         <v>2</v>
       </c>
       <c r="I731" s="3">
         <v>820101001</v>
       </c>
       <c r="J731" s="5" t="s">
         <v>27</v>
       </c>
       <c r="K731" s="4">
         <v>517.14</v>
       </c>
     </row>
-    <row r="732" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="732" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A732" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B732" s="5">
         <v>1287768</v>
       </c>
       <c r="C732" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D732" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E732" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F732" s="5">
         <v>2</v>
       </c>
       <c r="G732" s="5">
         <v>1</v>
       </c>
       <c r="H732" s="20">
         <v>1</v>
       </c>
       <c r="I732" s="3">
         <v>820101001</v>
       </c>
       <c r="J732" s="5" t="s">
         <v>27</v>
       </c>
       <c r="K732" s="4">
         <v>3476.08</v>
       </c>
     </row>
-    <row r="733" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="733" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A733" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B733" s="5">
         <v>1287768</v>
       </c>
       <c r="C733" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D733" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E733" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F733" s="5">
         <v>1</v>
       </c>
       <c r="G733" s="5">
         <v>1</v>
       </c>
       <c r="H733" s="20">
         <v>4</v>
       </c>
       <c r="I733" s="3">
         <v>420105001</v>
       </c>
       <c r="J733" s="5" t="s">
         <v>28</v>
       </c>
       <c r="K733" s="4">
         <v>35556.57</v>
       </c>
     </row>
-    <row r="734" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="734" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A734" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B734" s="5">
         <v>1287768</v>
       </c>
       <c r="C734" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D734" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E734" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F734" s="5">
         <v>2</v>
       </c>
       <c r="G734" s="5">
         <v>1</v>
       </c>
       <c r="H734" s="20">
         <v>1</v>
       </c>
       <c r="I734" s="3">
         <v>420105001</v>
       </c>
       <c r="J734" s="5" t="s">
         <v>28</v>
       </c>
       <c r="K734" s="4">
         <v>25463</v>
       </c>
     </row>
-    <row r="735" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="735" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A735" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B735" s="5">
         <v>1287768</v>
       </c>
       <c r="C735" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D735" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E735" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F735" s="5">
         <v>2</v>
       </c>
       <c r="G735" s="5">
         <v>1</v>
       </c>
       <c r="H735" s="20">
         <v>2</v>
       </c>
       <c r="I735" s="3">
         <v>420105001</v>
       </c>
       <c r="J735" s="5" t="s">
         <v>28</v>
       </c>
       <c r="K735" s="4">
         <v>6793.55</v>
       </c>
     </row>
-    <row r="736" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="736" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A736" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B736" s="5">
         <v>1287768</v>
       </c>
       <c r="C736" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D736" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E736" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F736" s="5">
         <v>2</v>
       </c>
       <c r="G736" s="5">
         <v>1</v>
       </c>
       <c r="H736" s="20">
         <v>5</v>
       </c>
       <c r="I736" s="3">
         <v>420105001</v>
       </c>
       <c r="J736" s="5" t="s">
         <v>28</v>
       </c>
       <c r="K736" s="4">
         <v>1297.26</v>
       </c>
     </row>
-    <row r="737" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="737" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A737" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B737" s="5">
         <v>1287768</v>
       </c>
       <c r="C737" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D737" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E737" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F737" s="5">
         <v>1</v>
       </c>
       <c r="G737" s="5">
         <v>1</v>
       </c>
       <c r="H737" s="20">
         <v>4</v>
       </c>
       <c r="I737" s="3">
         <v>420102004</v>
       </c>
       <c r="J737" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K737" s="4">
         <v>12981.49</v>
       </c>
     </row>
-    <row r="738" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="738" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A738" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B738" s="5">
         <v>1287768</v>
       </c>
       <c r="C738" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D738" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E738" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F738" s="5">
         <v>1</v>
       </c>
       <c r="G738" s="5">
         <v>1</v>
       </c>
       <c r="H738" s="20">
         <v>5</v>
       </c>
       <c r="I738" s="3">
         <v>420102004</v>
       </c>
       <c r="J738" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K738" s="4">
         <v>51.98</v>
       </c>
     </row>
-    <row r="739" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="739" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A739" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B739" s="5">
         <v>1287768</v>
       </c>
       <c r="C739" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D739" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E739" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F739" s="5">
         <v>2</v>
       </c>
       <c r="G739" s="5">
         <v>1</v>
       </c>
       <c r="H739" s="20">
         <v>1</v>
       </c>
       <c r="I739" s="3">
         <v>420102004</v>
       </c>
       <c r="J739" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K739" s="4">
         <v>9159.57</v>
       </c>
     </row>
-    <row r="740" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="740" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A740" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B740" s="5">
         <v>1287768</v>
       </c>
       <c r="C740" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D740" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E740" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F740" s="5">
         <v>2</v>
       </c>
       <c r="G740" s="5">
         <v>1</v>
       </c>
       <c r="H740" s="20">
         <v>2</v>
       </c>
       <c r="I740" s="3">
         <v>420102004</v>
       </c>
       <c r="J740" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K740" s="4">
         <v>1553.55</v>
       </c>
     </row>
-    <row r="741" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="741" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A741" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B741" s="5">
         <v>1287768</v>
       </c>
       <c r="C741" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D741" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E741" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F741" s="5">
         <v>1</v>
       </c>
       <c r="G741" s="5">
         <v>1</v>
       </c>
       <c r="H741" s="20">
         <v>1</v>
       </c>
       <c r="I741" s="3">
         <v>810102001</v>
       </c>
       <c r="J741" s="5" t="s">
         <v>30</v>
       </c>
       <c r="K741" s="4">
         <v>3401.68</v>
       </c>
     </row>
-    <row r="742" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="742" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A742" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B742" s="5">
         <v>1287768</v>
       </c>
       <c r="C742" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D742" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E742" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F742" s="5">
         <v>1</v>
       </c>
       <c r="G742" s="5">
         <v>1</v>
       </c>
       <c r="H742" s="20">
         <v>2</v>
       </c>
       <c r="I742" s="3">
         <v>810102001</v>
       </c>
       <c r="J742" s="5" t="s">
         <v>30</v>
       </c>
       <c r="K742" s="4">
         <v>648.19000000000005</v>
       </c>
     </row>
-    <row r="743" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="743" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A743" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B743" s="5">
         <v>1287768</v>
       </c>
       <c r="C743" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D743" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E743" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F743" s="5">
         <v>2</v>
       </c>
       <c r="G743" s="5">
         <v>1</v>
       </c>
       <c r="H743" s="20">
         <v>1</v>
       </c>
       <c r="I743" s="3">
         <v>810102001</v>
       </c>
       <c r="J743" s="5" t="s">
         <v>30</v>
       </c>
       <c r="K743" s="4">
         <v>3391.5</v>
       </c>
     </row>
-    <row r="744" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="744" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A744" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B744" s="5">
         <v>1287768</v>
       </c>
       <c r="C744" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D744" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E744" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F744" s="5">
         <v>1</v>
       </c>
       <c r="G744" s="5">
         <v>1</v>
       </c>
       <c r="H744" s="20">
         <v>2</v>
       </c>
       <c r="I744" s="3">
         <v>320101001</v>
       </c>
       <c r="J744" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K744" s="4">
         <v>41.53</v>
       </c>
     </row>
-    <row r="745" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="745" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A745" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B745" s="5">
         <v>1287768</v>
       </c>
       <c r="C745" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D745" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E745" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F745" s="5">
         <v>1</v>
       </c>
       <c r="G745" s="5">
         <v>1</v>
       </c>
       <c r="H745" s="20">
         <v>4</v>
       </c>
       <c r="I745" s="3">
         <v>320101001</v>
       </c>
       <c r="J745" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K745" s="4">
         <v>8130.4</v>
       </c>
     </row>
-    <row r="746" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="746" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A746" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B746" s="5">
         <v>1287768</v>
       </c>
       <c r="C746" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D746" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E746" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F746" s="5">
         <v>2</v>
       </c>
       <c r="G746" s="5">
         <v>1</v>
       </c>
       <c r="H746" s="20">
         <v>1</v>
       </c>
       <c r="I746" s="3">
         <v>320101001</v>
       </c>
       <c r="J746" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K746" s="4">
         <v>10558.82</v>
       </c>
     </row>
-    <row r="747" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="747" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A747" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B747" s="5">
         <v>1287768</v>
       </c>
       <c r="C747" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D747" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E747" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F747" s="5">
         <v>2</v>
       </c>
       <c r="G747" s="5">
         <v>1</v>
       </c>
       <c r="H747" s="20">
         <v>2</v>
       </c>
       <c r="I747" s="3">
         <v>320101001</v>
       </c>
       <c r="J747" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K747" s="4">
         <v>3334.79</v>
       </c>
     </row>
-    <row r="748" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="748" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A748" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B748" s="5">
         <v>1287768</v>
       </c>
       <c r="C748" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D748" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E748" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F748" s="5">
         <v>2</v>
       </c>
       <c r="G748" s="5">
         <v>1</v>
       </c>
       <c r="H748" s="20">
         <v>5</v>
       </c>
       <c r="I748" s="3">
         <v>320101001</v>
       </c>
       <c r="J748" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K748" s="4">
         <v>5240.87</v>
       </c>
     </row>
-    <row r="749" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="749" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A749" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B749" s="5">
         <v>1287768</v>
       </c>
       <c r="C749" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D749" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E749" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F749" s="5">
         <v>1</v>
       </c>
       <c r="G749" s="5">
         <v>1</v>
       </c>
       <c r="H749" s="20">
         <v>1</v>
       </c>
       <c r="I749" s="3">
         <v>810101001</v>
       </c>
       <c r="J749" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K749" s="4">
         <v>223.13</v>
       </c>
     </row>
-    <row r="750" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="750" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A750" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B750" s="5">
         <v>1287768</v>
       </c>
       <c r="C750" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D750" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E750" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F750" s="5">
         <v>2</v>
       </c>
       <c r="G750" s="5">
         <v>1</v>
       </c>
       <c r="H750" s="20">
         <v>1</v>
       </c>
       <c r="I750" s="3">
         <v>810101001</v>
       </c>
       <c r="J750" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K750" s="4">
         <v>264.42</v>
       </c>
     </row>
+    <row r="751" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A751" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B751" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C751" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D751" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E751" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F751" s="5">
+        <v>1</v>
+      </c>
+      <c r="G751" s="5">
+        <v>1</v>
+      </c>
+      <c r="H751" s="20">
+        <v>1</v>
+      </c>
+      <c r="I751" s="3">
+        <v>820101001</v>
+      </c>
+      <c r="J751" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K751" s="3">
+        <v>2664.97</v>
+      </c>
+    </row>
+    <row r="752" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A752" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B752" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C752" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D752" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E752" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F752" s="5">
+        <v>1</v>
+      </c>
+      <c r="G752" s="5">
+        <v>1</v>
+      </c>
+      <c r="H752" s="20">
+        <v>2</v>
+      </c>
+      <c r="I752" s="3">
+        <v>820101001</v>
+      </c>
+      <c r="J752" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K752" s="3">
+        <v>310.74</v>
+      </c>
+    </row>
+    <row r="753" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A753" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B753" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C753" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D753" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E753" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F753" s="5">
+        <v>2</v>
+      </c>
+      <c r="G753" s="5">
+        <v>1</v>
+      </c>
+      <c r="H753" s="20">
+        <v>1</v>
+      </c>
+      <c r="I753" s="3">
+        <v>820101001</v>
+      </c>
+      <c r="J753" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K753" s="3">
+        <v>2674.73</v>
+      </c>
+    </row>
+    <row r="754" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A754" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B754" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C754" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D754" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E754" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F754" s="5">
+        <v>1</v>
+      </c>
+      <c r="G754" s="5">
+        <v>1</v>
+      </c>
+      <c r="H754" s="20">
+        <v>4</v>
+      </c>
+      <c r="I754" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J754" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K754" s="3">
+        <v>32054.23</v>
+      </c>
+    </row>
+    <row r="755" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A755" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B755" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C755" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D755" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E755" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F755" s="5">
+        <v>1</v>
+      </c>
+      <c r="G755" s="5">
+        <v>1</v>
+      </c>
+      <c r="H755" s="20">
+        <v>5</v>
+      </c>
+      <c r="I755" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J755" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K755" s="3">
+        <v>1018.65</v>
+      </c>
+    </row>
+    <row r="756" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A756" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B756" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C756" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D756" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E756" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F756" s="5">
+        <v>2</v>
+      </c>
+      <c r="G756" s="5">
+        <v>1</v>
+      </c>
+      <c r="H756" s="20">
+        <v>1</v>
+      </c>
+      <c r="I756" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J756" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K756" s="3">
+        <v>20538.87</v>
+      </c>
+    </row>
+    <row r="757" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A757" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B757" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C757" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D757" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E757" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F757" s="5">
+        <v>2</v>
+      </c>
+      <c r="G757" s="5">
+        <v>1</v>
+      </c>
+      <c r="H757" s="20">
+        <v>2</v>
+      </c>
+      <c r="I757" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J757" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K757" s="3">
+        <v>2328.6999999999998</v>
+      </c>
+    </row>
+    <row r="758" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A758" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B758" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C758" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D758" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E758" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F758" s="5">
+        <v>2</v>
+      </c>
+      <c r="G758" s="5">
+        <v>1</v>
+      </c>
+      <c r="H758" s="20">
+        <v>5</v>
+      </c>
+      <c r="I758" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J758" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K758" s="3">
+        <v>1503.03</v>
+      </c>
+    </row>
+    <row r="759" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A759" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B759" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C759" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D759" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E759" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F759" s="5">
+        <v>1</v>
+      </c>
+      <c r="G759" s="5">
+        <v>1</v>
+      </c>
+      <c r="H759" s="20">
+        <v>4</v>
+      </c>
+      <c r="I759" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J759" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K759" s="3">
+        <v>9736.82</v>
+      </c>
+    </row>
+    <row r="760" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A760" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B760" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C760" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D760" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E760" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F760" s="5">
+        <v>1</v>
+      </c>
+      <c r="G760" s="5">
+        <v>1</v>
+      </c>
+      <c r="H760" s="20">
+        <v>5</v>
+      </c>
+      <c r="I760" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J760" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K760" s="3">
+        <v>67.180000000000007</v>
+      </c>
+    </row>
+    <row r="761" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A761" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B761" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C761" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D761" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E761" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F761" s="5">
+        <v>2</v>
+      </c>
+      <c r="G761" s="5">
+        <v>1</v>
+      </c>
+      <c r="H761" s="20">
+        <v>1</v>
+      </c>
+      <c r="I761" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J761" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K761" s="3">
+        <v>7608.53</v>
+      </c>
+    </row>
+    <row r="762" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A762" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B762" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C762" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D762" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E762" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F762" s="5">
+        <v>2</v>
+      </c>
+      <c r="G762" s="5">
+        <v>1</v>
+      </c>
+      <c r="H762" s="20">
+        <v>2</v>
+      </c>
+      <c r="I762" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J762" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K762" s="3">
+        <v>1871.97</v>
+      </c>
+    </row>
+    <row r="763" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A763" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B763" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C763" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D763" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E763" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F763" s="5">
+        <v>1</v>
+      </c>
+      <c r="G763" s="5">
+        <v>1</v>
+      </c>
+      <c r="H763" s="20">
+        <v>1</v>
+      </c>
+      <c r="I763" s="3">
+        <v>810102001</v>
+      </c>
+      <c r="J763" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K763" s="3">
+        <v>2722.96</v>
+      </c>
+    </row>
+    <row r="764" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A764" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B764" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C764" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D764" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E764" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F764" s="5">
+        <v>1</v>
+      </c>
+      <c r="G764" s="5">
+        <v>1</v>
+      </c>
+      <c r="H764" s="20">
+        <v>2</v>
+      </c>
+      <c r="I764" s="3">
+        <v>810102001</v>
+      </c>
+      <c r="J764" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K764" s="3">
+        <v>759.28</v>
+      </c>
+    </row>
+    <row r="765" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A765" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B765" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C765" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D765" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E765" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F765" s="5">
+        <v>2</v>
+      </c>
+      <c r="G765" s="5">
+        <v>1</v>
+      </c>
+      <c r="H765" s="20">
+        <v>1</v>
+      </c>
+      <c r="I765" s="3">
+        <v>810102001</v>
+      </c>
+      <c r="J765" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K765" s="3">
+        <v>4427.3500000000004</v>
+      </c>
+    </row>
+    <row r="766" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A766" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B766" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C766" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D766" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E766" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F766" s="5">
+        <v>1</v>
+      </c>
+      <c r="G766" s="5">
+        <v>1</v>
+      </c>
+      <c r="H766" s="20">
+        <v>1</v>
+      </c>
+      <c r="I766" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J766" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K766" s="3">
+        <v>7.09</v>
+      </c>
+    </row>
+    <row r="767" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A767" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B767" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C767" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D767" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E767" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F767" s="5">
+        <v>1</v>
+      </c>
+      <c r="G767" s="5">
+        <v>1</v>
+      </c>
+      <c r="H767" s="20">
+        <v>4</v>
+      </c>
+      <c r="I767" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J767" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K767" s="3">
+        <v>7386.92</v>
+      </c>
+    </row>
+    <row r="768" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A768" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B768" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C768" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D768" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E768" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F768" s="5">
+        <v>2</v>
+      </c>
+      <c r="G768" s="5">
+        <v>1</v>
+      </c>
+      <c r="H768" s="20">
+        <v>1</v>
+      </c>
+      <c r="I768" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J768" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K768" s="3">
+        <v>15262.06</v>
+      </c>
+    </row>
+    <row r="769" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A769" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B769" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C769" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D769" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E769" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F769" s="5">
+        <v>2</v>
+      </c>
+      <c r="G769" s="5">
+        <v>1</v>
+      </c>
+      <c r="H769" s="20">
+        <v>2</v>
+      </c>
+      <c r="I769" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J769" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K769" s="3">
+        <v>3928.15</v>
+      </c>
+    </row>
+    <row r="770" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A770" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B770" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C770" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D770" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E770" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F770" s="5">
+        <v>2</v>
+      </c>
+      <c r="G770" s="5">
+        <v>1</v>
+      </c>
+      <c r="H770" s="20">
+        <v>5</v>
+      </c>
+      <c r="I770" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J770" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K770" s="3">
+        <v>197.2</v>
+      </c>
+    </row>
+    <row r="771" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A771" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B771" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C771" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D771" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E771" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F771" s="5">
+        <v>1</v>
+      </c>
+      <c r="G771" s="5">
+        <v>1</v>
+      </c>
+      <c r="H771" s="20">
+        <v>1</v>
+      </c>
+      <c r="I771" s="3">
+        <v>810101001</v>
+      </c>
+      <c r="J771" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="K771" s="3">
+        <v>298.27999999999997</v>
+      </c>
+    </row>
+    <row r="772" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A772" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B772" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C772" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D772" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E772" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F772" s="5">
+        <v>2</v>
+      </c>
+      <c r="G772" s="5">
+        <v>1</v>
+      </c>
+      <c r="H772" s="20">
+        <v>1</v>
+      </c>
+      <c r="I772" s="3">
+        <v>810101001</v>
+      </c>
+      <c r="J772" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="K772" s="3">
+        <v>364.52</v>
+      </c>
+    </row>
+    <row r="773" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A773" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B773" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C773" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D773" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E773" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F773" s="5">
+        <v>1</v>
+      </c>
+      <c r="G773" s="5">
+        <v>1</v>
+      </c>
+      <c r="H773" s="20">
+        <v>1</v>
+      </c>
+      <c r="I773" s="3">
+        <v>820101001</v>
+      </c>
+      <c r="J773" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K773" s="3">
+        <v>171.41</v>
+      </c>
+    </row>
+    <row r="774" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A774" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B774" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C774" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D774" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E774" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F774" s="5">
+        <v>2</v>
+      </c>
+      <c r="G774" s="5">
+        <v>1</v>
+      </c>
+      <c r="H774" s="20">
+        <v>1</v>
+      </c>
+      <c r="I774" s="3">
+        <v>820101001</v>
+      </c>
+      <c r="J774" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K774" s="3">
+        <v>130.57</v>
+      </c>
+    </row>
+    <row r="775" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A775" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B775" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C775" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D775" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E775" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F775" s="5">
+        <v>1</v>
+      </c>
+      <c r="G775" s="5">
+        <v>1</v>
+      </c>
+      <c r="H775" s="20">
+        <v>5</v>
+      </c>
+      <c r="I775" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J775" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K775" s="3">
+        <v>824.07</v>
+      </c>
+    </row>
+    <row r="776" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A776" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B776" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C776" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D776" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E776" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F776" s="5">
+        <v>2</v>
+      </c>
+      <c r="G776" s="5">
+        <v>1</v>
+      </c>
+      <c r="H776" s="20">
+        <v>1</v>
+      </c>
+      <c r="I776" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J776" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K776" s="3">
+        <v>907.17</v>
+      </c>
+    </row>
+    <row r="777" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A777" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B777" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C777" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D777" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E777" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F777" s="5">
+        <v>2</v>
+      </c>
+      <c r="G777" s="5">
+        <v>1</v>
+      </c>
+      <c r="H777" s="20">
+        <v>2</v>
+      </c>
+      <c r="I777" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J777" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K777" s="3">
+        <v>249.86</v>
+      </c>
+    </row>
+    <row r="778" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A778" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B778" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C778" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D778" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E778" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F778" s="5">
+        <v>2</v>
+      </c>
+      <c r="G778" s="5">
+        <v>1</v>
+      </c>
+      <c r="H778" s="20">
+        <v>5</v>
+      </c>
+      <c r="I778" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J778" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K778" s="3">
+        <v>7936.46</v>
+      </c>
+    </row>
+    <row r="779" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A779" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B779" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C779" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D779" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E779" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F779" s="5">
+        <v>1</v>
+      </c>
+      <c r="G779" s="5">
+        <v>1</v>
+      </c>
+      <c r="H779" s="20">
+        <v>5</v>
+      </c>
+      <c r="I779" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J779" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K779" s="3">
+        <v>53.17</v>
+      </c>
+    </row>
+    <row r="780" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A780" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B780" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C780" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D780" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E780" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F780" s="5">
+        <v>2</v>
+      </c>
+      <c r="G780" s="5">
+        <v>1</v>
+      </c>
+      <c r="H780" s="20">
+        <v>1</v>
+      </c>
+      <c r="I780" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J780" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K780" s="3">
+        <v>107.28</v>
+      </c>
+    </row>
+    <row r="781" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A781" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B781" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C781" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D781" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E781" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F781" s="5">
+        <v>2</v>
+      </c>
+      <c r="G781" s="5">
+        <v>1</v>
+      </c>
+      <c r="H781" s="20">
+        <v>2</v>
+      </c>
+      <c r="I781" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J781" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K781" s="3">
+        <v>125.13</v>
+      </c>
+    </row>
+    <row r="782" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A782" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B782" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C782" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D782" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E782" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F782" s="5">
+        <v>1</v>
+      </c>
+      <c r="G782" s="5">
+        <v>1</v>
+      </c>
+      <c r="H782" s="20">
+        <v>2</v>
+      </c>
+      <c r="I782" s="3">
+        <v>810102001</v>
+      </c>
+      <c r="J782" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K782" s="3">
+        <v>326.56</v>
+      </c>
+    </row>
+    <row r="783" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A783" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B783" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C783" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D783" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E783" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F783" s="5">
+        <v>2</v>
+      </c>
+      <c r="G783" s="5">
+        <v>1</v>
+      </c>
+      <c r="H783" s="20">
+        <v>1</v>
+      </c>
+      <c r="I783" s="3">
+        <v>810102001</v>
+      </c>
+      <c r="J783" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K783" s="3">
+        <v>167.86</v>
+      </c>
+    </row>
+    <row r="784" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A784" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B784" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C784" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D784" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E784" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F784" s="5">
+        <v>2</v>
+      </c>
+      <c r="G784" s="5">
+        <v>1</v>
+      </c>
+      <c r="H784" s="20">
+        <v>1</v>
+      </c>
+      <c r="I784" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J784" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K784" s="3">
+        <v>474.41</v>
+      </c>
+    </row>
+    <row r="785" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A785" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B785" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C785" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D785" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E785" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F785" s="5">
+        <v>2</v>
+      </c>
+      <c r="G785" s="5">
+        <v>1</v>
+      </c>
+      <c r="H785" s="20">
+        <v>2</v>
+      </c>
+      <c r="I785" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J785" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K785" s="3">
+        <v>440.74</v>
+      </c>
+    </row>
+    <row r="786" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A786" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B786" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C786" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D786" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E786" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F786" s="5">
+        <v>2</v>
+      </c>
+      <c r="G786" s="5">
+        <v>1</v>
+      </c>
+      <c r="H786" s="20">
+        <v>1</v>
+      </c>
+      <c r="I786" s="3">
+        <v>810101001</v>
+      </c>
+      <c r="J786" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="K786" s="3">
+        <v>4.96</v>
+      </c>
+    </row>
+    <row r="787" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A787" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B787" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C787" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D787" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E787" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F787" s="5">
+        <v>1</v>
+      </c>
+      <c r="G787" s="5">
+        <v>1</v>
+      </c>
+      <c r="H787" s="20">
+        <v>4</v>
+      </c>
+      <c r="I787" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J787" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K787" s="3">
+        <v>13420.02</v>
+      </c>
+    </row>
+    <row r="788" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A788" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B788" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C788" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D788" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E788" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F788" s="5">
+        <v>1</v>
+      </c>
+      <c r="G788" s="5">
+        <v>1</v>
+      </c>
+      <c r="H788" s="20">
+        <v>5</v>
+      </c>
+      <c r="I788" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J788" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K788" s="3">
+        <v>55.37</v>
+      </c>
+    </row>
+    <row r="789" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A789" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B789" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C789" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D789" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E789" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F789" s="5">
+        <v>2</v>
+      </c>
+      <c r="G789" s="5">
+        <v>1</v>
+      </c>
+      <c r="H789" s="20">
+        <v>1</v>
+      </c>
+      <c r="I789" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J789" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K789" s="3">
+        <v>1163.43</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A3:L661" xr:uid="{A64333AD-B8CF-4F95-BA48-D19D7E48B9A0}"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Metadados</vt:lpstr>
       <vt:lpstr>Dados</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>