--- v4 (2026-07-07)
+++ v5 (2026-08-22)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Comercial\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 1\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 1\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{661D0ABA-E265-46C1-B437-C1D680DEBE1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB70F212-DBEF-40BD-AB65-8E928A52771C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{61AFDE1C-434C-488A-B075-08BB784A1090}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadados" sheetId="3" r:id="rId1"/>
     <sheet name="Dados" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4009" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4029" uniqueCount="118">
   <si>
     <t>Tipo do dado</t>
   </si>
   <si>
     <t>Exemplo</t>
   </si>
   <si>
     <t>mes_de_referencia</t>
   </si>
   <si>
     <t>2023-10</t>
   </si>
   <si>
     <t>codigo_anp_do_terminal</t>
   </si>
   <si>
     <t>Número inteiro, 7 dígitos</t>
   </si>
   <si>
     <t>nome_do_terminal</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
@@ -393,50 +393,53 @@
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-06</t>
   </si>
+  <si>
+    <t>2026-07</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -485,51 +488,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -549,50 +552,53 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula 2" xfId="1" xr:uid="{61AE0A79-CB5B-40CA-BA53-A042C7130537}"/>
     <cellStyle name="Vírgula 3" xfId="2" xr:uid="{563FD73D-7C05-4E19-9050-D470C7F228F0}"/>
     <cellStyle name="Vírgula 4" xfId="3" xr:uid="{E2D206BE-2206-4F2A-9DF4-2EF5C668F151}"/>
     <cellStyle name="Vírgula 5" xfId="4" xr:uid="{EE53A975-9818-4C93-B936-D12AC8E03364}"/>
     <cellStyle name="Vírgula 6" xfId="5" xr:uid="{6682EA66-0CEC-42BA-887C-B83904A8EA82}"/>
     <cellStyle name="Vírgula 7" xfId="6" xr:uid="{16175BCC-3D1C-4ACE-AD50-BCDDF67FDCA9}"/>
     <cellStyle name="Vírgula 8" xfId="7" xr:uid="{0B8C380C-5951-443C-97E7-438699838A83}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1160,78 +1166,78 @@
       <c r="C21" s="19" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="22" spans="3:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C22" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="3:4" ht="29" x14ac:dyDescent="0.35">
       <c r="C23" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="3:4" x14ac:dyDescent="0.35">
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A64333AD-B8CF-4F95-BA48-D19D7E48B9A0}">
-  <dimension ref="A1:K789"/>
+  <dimension ref="A1:K793"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B781" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B784" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomRight" activeCell="A793" sqref="A793"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.6328125" style="5" customWidth="1"/>
     <col min="2" max="2" width="25.6328125" style="5" customWidth="1"/>
     <col min="3" max="3" width="40.6328125" style="5" customWidth="1"/>
     <col min="4" max="4" width="50.6328125" style="5" customWidth="1"/>
     <col min="5" max="5" width="5.6328125" style="5" customWidth="1"/>
     <col min="6" max="8" width="25.6328125" style="5" customWidth="1"/>
     <col min="9" max="9" width="25.6328125" style="3" customWidth="1"/>
     <col min="10" max="10" width="30.6328125" style="5" customWidth="1"/>
     <col min="11" max="11" width="15.6328125" style="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="22">
-        <v>46209</v>
+        <v>46238</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C2" s="7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>11</v>
@@ -28741,50 +28747,190 @@
         <v>25</v>
       </c>
       <c r="D789" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E789" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F789" s="5">
         <v>2</v>
       </c>
       <c r="G789" s="5">
         <v>1</v>
       </c>
       <c r="H789" s="20">
         <v>1</v>
       </c>
       <c r="I789" s="3">
         <v>420102004</v>
       </c>
       <c r="J789" s="5" t="s">
         <v>29</v>
       </c>
       <c r="K789" s="3">
         <v>1163.43</v>
+      </c>
+    </row>
+    <row r="790" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A790" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B790" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C790" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D790" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E790" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F790" s="5">
+        <v>1</v>
+      </c>
+      <c r="G790" s="5">
+        <v>1</v>
+      </c>
+      <c r="H790" s="20">
+        <v>4</v>
+      </c>
+      <c r="I790" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J790" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K790" s="23">
+        <v>7872.58</v>
+      </c>
+    </row>
+    <row r="791" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A791" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B791" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C791" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D791" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E791" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F791" s="5">
+        <v>1</v>
+      </c>
+      <c r="G791" s="5">
+        <v>1</v>
+      </c>
+      <c r="H791" s="20">
+        <v>5</v>
+      </c>
+      <c r="I791" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J791" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K791" s="23">
+        <v>50.47</v>
+      </c>
+    </row>
+    <row r="792" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A792" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B792" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C792" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D792" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E792" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F792" s="5">
+        <v>2</v>
+      </c>
+      <c r="G792" s="5">
+        <v>1</v>
+      </c>
+      <c r="H792" s="20">
+        <v>1</v>
+      </c>
+      <c r="I792" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J792" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K792" s="23">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="793" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A793" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B793" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C793" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D793" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E793" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F793" s="5">
+        <v>1</v>
+      </c>
+      <c r="G793" s="5">
+        <v>1</v>
+      </c>
+      <c r="H793" s="20">
+        <v>4</v>
+      </c>
+      <c r="I793" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J793" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K793" s="23">
+        <v>6892.1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Metadados</vt:lpstr>