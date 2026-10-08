--- v5 (2026-08-22)
+++ v6 (2026-10-08)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 1\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB70F212-DBEF-40BD-AB65-8E928A52771C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A528E384-699B-4D09-9D87-E3FE51120FBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{61AFDE1C-434C-488A-B075-08BB784A1090}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadados" sheetId="3" r:id="rId1"/>
     <sheet name="Dados" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4029" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4044" uniqueCount="119">
   <si>
     <t>Tipo do dado</t>
   </si>
   <si>
     <t>Exemplo</t>
   </si>
   <si>
     <t>mes_de_referencia</t>
   </si>
   <si>
     <t>2023-10</t>
   </si>
   <si>
     <t>codigo_anp_do_terminal</t>
   </si>
   <si>
     <t>Número inteiro, 7 dígitos</t>
   </si>
   <si>
     <t>nome_do_terminal</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
@@ -396,50 +396,53 @@
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-06</t>
   </si>
   <si>
     <t>2026-07</t>
   </si>
+  <si>
+    <t>2026-08</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -488,51 +491,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -552,53 +555,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula 2" xfId="1" xr:uid="{61AE0A79-CB5B-40CA-BA53-A042C7130537}"/>
     <cellStyle name="Vírgula 3" xfId="2" xr:uid="{563FD73D-7C05-4E19-9050-D470C7F228F0}"/>
     <cellStyle name="Vírgula 4" xfId="3" xr:uid="{E2D206BE-2206-4F2A-9DF4-2EF5C668F151}"/>
     <cellStyle name="Vírgula 5" xfId="4" xr:uid="{EE53A975-9818-4C93-B936-D12AC8E03364}"/>
     <cellStyle name="Vírgula 6" xfId="5" xr:uid="{6682EA66-0CEC-42BA-887C-B83904A8EA82}"/>
     <cellStyle name="Vírgula 7" xfId="6" xr:uid="{16175BCC-3D1C-4ACE-AD50-BCDDF67FDCA9}"/>
     <cellStyle name="Vírgula 8" xfId="7" xr:uid="{0B8C380C-5951-443C-97E7-438699838A83}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1166,78 +1166,78 @@
       <c r="C21" s="19" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="22" spans="3:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C22" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="3:4" ht="29" x14ac:dyDescent="0.35">
       <c r="C23" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="3:4" x14ac:dyDescent="0.35">
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A64333AD-B8CF-4F95-BA48-D19D7E48B9A0}">
-  <dimension ref="A1:K793"/>
+  <dimension ref="A1:K796"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B784" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A793" sqref="A793"/>
+      <selection pane="bottomRight" activeCell="D797" sqref="D797"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.6328125" style="5" customWidth="1"/>
     <col min="2" max="2" width="25.6328125" style="5" customWidth="1"/>
     <col min="3" max="3" width="40.6328125" style="5" customWidth="1"/>
     <col min="4" max="4" width="50.6328125" style="5" customWidth="1"/>
     <col min="5" max="5" width="5.6328125" style="5" customWidth="1"/>
     <col min="6" max="8" width="25.6328125" style="5" customWidth="1"/>
     <col min="9" max="9" width="25.6328125" style="3" customWidth="1"/>
     <col min="10" max="10" width="30.6328125" style="5" customWidth="1"/>
     <col min="11" max="11" width="15.6328125" style="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="22">
-        <v>46238</v>
+        <v>46269</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C2" s="7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>11</v>
@@ -28780,157 +28780,262 @@
       </c>
       <c r="C790" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D790" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E790" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F790" s="5">
         <v>1</v>
       </c>
       <c r="G790" s="5">
         <v>1</v>
       </c>
       <c r="H790" s="20">
         <v>4</v>
       </c>
       <c r="I790" s="3">
         <v>420105001</v>
       </c>
       <c r="J790" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="K790" s="23">
+      <c r="K790" s="3">
         <v>7872.58</v>
       </c>
     </row>
     <row r="791" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A791" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B791" s="5">
         <v>1287768</v>
       </c>
       <c r="C791" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D791" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E791" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F791" s="5">
         <v>1</v>
       </c>
       <c r="G791" s="5">
         <v>1</v>
       </c>
       <c r="H791" s="20">
         <v>5</v>
       </c>
       <c r="I791" s="3">
         <v>420102004</v>
       </c>
       <c r="J791" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="K791" s="23">
+      <c r="K791" s="3">
         <v>50.47</v>
       </c>
     </row>
     <row r="792" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A792" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B792" s="5">
         <v>1287768</v>
       </c>
       <c r="C792" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D792" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E792" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F792" s="5">
         <v>2</v>
       </c>
       <c r="G792" s="5">
         <v>1</v>
       </c>
       <c r="H792" s="20">
         <v>1</v>
       </c>
       <c r="I792" s="3">
         <v>420102004</v>
       </c>
       <c r="J792" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="K792" s="23">
+      <c r="K792" s="3">
         <v>490</v>
       </c>
     </row>
     <row r="793" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A793" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B793" s="5">
         <v>1287768</v>
       </c>
       <c r="C793" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D793" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E793" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F793" s="5">
         <v>1</v>
       </c>
       <c r="G793" s="5">
         <v>1</v>
       </c>
       <c r="H793" s="20">
         <v>4</v>
       </c>
       <c r="I793" s="3">
         <v>320101001</v>
       </c>
       <c r="J793" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="K793" s="23">
+      <c r="K793" s="3">
         <v>6892.1</v>
+      </c>
+    </row>
+    <row r="794" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A794" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B794" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C794" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D794" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E794" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F794" s="5">
+        <v>1</v>
+      </c>
+      <c r="G794" s="5">
+        <v>1</v>
+      </c>
+      <c r="H794" s="20">
+        <v>4</v>
+      </c>
+      <c r="I794" s="3">
+        <v>420105001</v>
+      </c>
+      <c r="J794" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K794" s="3">
+        <v>1124.81</v>
+      </c>
+    </row>
+    <row r="795" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A795" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B795" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C795" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D795" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E795" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F795" s="5">
+        <v>1</v>
+      </c>
+      <c r="G795" s="5">
+        <v>1</v>
+      </c>
+      <c r="H795" s="20">
+        <v>5</v>
+      </c>
+      <c r="I795" s="3">
+        <v>420102004</v>
+      </c>
+      <c r="J795" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K795" s="3">
+        <v>52.63</v>
+      </c>
+    </row>
+    <row r="796" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A796" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B796" s="5">
+        <v>1287768</v>
+      </c>
+      <c r="C796" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D796" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E796" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F796" s="5">
+        <v>1</v>
+      </c>
+      <c r="G796" s="5">
+        <v>1</v>
+      </c>
+      <c r="H796" s="20">
+        <v>4</v>
+      </c>
+      <c r="I796" s="3">
+        <v>320101001</v>
+      </c>
+      <c r="J796" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K796" s="3">
+        <v>5851.05</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Metadados</vt:lpstr>