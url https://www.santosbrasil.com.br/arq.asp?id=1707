--- v4 (2026-08-22)
+++ v5 (2026-10-08)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 2\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0905DA62-55F7-4A97-B459-5275C6CB8809}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5B8F4929-6F36-415C-A78E-71F5A51A14DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{61AFDE1C-434C-488A-B075-08BB784A1090}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadados" sheetId="3" r:id="rId1"/>
     <sheet name="Dados" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="814" uniqueCount="83">
   <si>
     <t>Tipo do dado</t>
   </si>
   <si>
     <t>Exemplo</t>
   </si>
   <si>
     <t>mes_de_referencia</t>
   </si>
   <si>
     <t>codigo_anp_do_terminal</t>
   </si>
   <si>
     <t>Número inteiro, 7 dígitos</t>
   </si>
   <si>
     <t>nome_do_terminal</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
     <t>municipio_do_terminal</t>
   </si>
   <si>
@@ -288,50 +288,53 @@
   </si>
   <si>
     <t>DIESEL S500</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>HIDRATADO</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-06</t>
   </si>
   <si>
     <t>2026-07</t>
   </si>
+  <si>
+    <t>2026-08</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -379,51 +382,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -444,51 +447,50 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula 2" xfId="1" xr:uid="{61AE0A79-CB5B-40CA-BA53-A042C7130537}"/>
     <cellStyle name="Vírgula 3" xfId="2" xr:uid="{563FD73D-7C05-4E19-9050-D470C7F228F0}"/>
     <cellStyle name="Vírgula 4" xfId="3" xr:uid="{E2D206BE-2206-4F2A-9DF4-2EF5C668F151}"/>
     <cellStyle name="Vírgula 5" xfId="4" xr:uid="{6DF2F926-5278-4135-8336-BAF1C4C2609F}"/>
     <cellStyle name="Vírgula 6" xfId="5" xr:uid="{7541356C-926D-4D77-9359-EDF532DD1226}"/>
     <cellStyle name="Vírgula 7" xfId="6" xr:uid="{54FE039F-9F8D-41ED-B1E5-D2062790C1A1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1056,78 +1058,78 @@
       <c r="C21" s="19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="3:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C22" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="3:4" ht="29" x14ac:dyDescent="0.35">
       <c r="C23" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="26" spans="3:4" x14ac:dyDescent="0.35">
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A64333AD-B8CF-4F95-BA48-D19D7E48B9A0}">
-  <dimension ref="A1:K648"/>
+  <dimension ref="A1:K645"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B116" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B144" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="C98" sqref="C98"/>
+      <selection pane="bottomRight" activeCell="A150" sqref="A150"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.6328125" style="5" customWidth="1"/>
     <col min="2" max="2" width="25.6328125" style="5" customWidth="1"/>
     <col min="3" max="3" width="40.6328125" style="5" customWidth="1"/>
     <col min="4" max="4" width="50.6328125" style="5" customWidth="1"/>
     <col min="5" max="5" width="5.6328125" style="5" customWidth="1"/>
     <col min="6" max="8" width="25.6328125" style="5" customWidth="1"/>
     <col min="9" max="9" width="25.6328125" style="3" customWidth="1"/>
     <col min="10" max="10" width="30.6328125" style="5" customWidth="1"/>
     <col min="11" max="11" width="15.6328125" style="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="22">
-        <v>46238</v>
+        <v>46269</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C2" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>9</v>
@@ -4560,1090 +4562,1810 @@
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101">
         <v>2</v>
       </c>
       <c r="G101">
         <v>1</v>
       </c>
       <c r="H101" s="3">
         <v>1</v>
       </c>
       <c r="I101">
         <v>810101001</v>
       </c>
       <c r="J101" t="s">
         <v>76</v>
       </c>
       <c r="K101">
         <v>976.89</v>
       </c>
     </row>
     <row r="102" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A102" s="25" t="s">
+      <c r="A102" t="s">
         <v>81</v>
       </c>
-      <c r="B102" s="25">
+      <c r="B102">
         <v>1313055</v>
       </c>
       <c r="C102" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D102" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E102" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G102" s="25">
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102">
+        <v>1</v>
+      </c>
+      <c r="G102">
         <v>1</v>
       </c>
       <c r="H102" s="3">
         <v>1</v>
       </c>
-      <c r="I102" s="25">
+      <c r="I102">
         <v>820101001</v>
       </c>
-      <c r="J102" s="25" t="s">
+      <c r="J102" t="s">
         <v>24</v>
       </c>
-      <c r="K102" s="24">
+      <c r="K102">
         <v>4061.31</v>
       </c>
     </row>
     <row r="103" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A103" s="25" t="s">
+      <c r="A103" t="s">
         <v>81</v>
       </c>
-      <c r="B103" s="25">
+      <c r="B103">
         <v>1313055</v>
       </c>
       <c r="C103" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D103" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E103" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G103" s="25">
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103">
+        <v>1</v>
+      </c>
+      <c r="G103">
         <v>1</v>
       </c>
       <c r="H103" s="3">
         <v>2</v>
       </c>
-      <c r="I103" s="25">
+      <c r="I103">
         <v>820101001</v>
       </c>
-      <c r="J103" s="25" t="s">
+      <c r="J103" t="s">
         <v>24</v>
       </c>
-      <c r="K103" s="24">
+      <c r="K103">
         <v>625.29999999999995</v>
       </c>
     </row>
     <row r="104" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A104" s="25" t="s">
+      <c r="A104" t="s">
         <v>81</v>
       </c>
-      <c r="B104" s="25">
+      <c r="B104">
         <v>1313055</v>
       </c>
       <c r="C104" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D104" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E104" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G104" s="25">
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104">
+        <v>2</v>
+      </c>
+      <c r="G104">
         <v>1</v>
       </c>
       <c r="H104" s="3">
         <v>1</v>
       </c>
-      <c r="I104" s="25">
+      <c r="I104">
         <v>820101001</v>
       </c>
-      <c r="J104" s="25" t="s">
+      <c r="J104" t="s">
         <v>24</v>
       </c>
-      <c r="K104" s="24">
+      <c r="K104">
         <v>4221.09</v>
       </c>
     </row>
     <row r="105" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A105" s="25" t="s">
+      <c r="A105" t="s">
         <v>81</v>
       </c>
-      <c r="B105" s="25">
+      <c r="B105">
         <v>1313055</v>
       </c>
       <c r="C105" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D105" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E105" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G105" s="25">
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105">
+        <v>1</v>
+      </c>
+      <c r="G105">
         <v>1</v>
       </c>
       <c r="H105" s="3">
         <v>1</v>
       </c>
-      <c r="I105" s="25">
+      <c r="I105">
         <v>420105001</v>
       </c>
-      <c r="J105" s="25" t="s">
+      <c r="J105" t="s">
         <v>25</v>
       </c>
-      <c r="K105" s="24">
+      <c r="K105">
         <v>31.79</v>
       </c>
     </row>
     <row r="106" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A106" s="25" t="s">
+      <c r="A106" t="s">
         <v>81</v>
       </c>
-      <c r="B106" s="25">
+      <c r="B106">
         <v>1313055</v>
       </c>
       <c r="C106" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D106" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E106" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G106" s="25">
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106">
+        <v>1</v>
+      </c>
+      <c r="G106">
         <v>1</v>
       </c>
       <c r="H106" s="3">
         <v>4</v>
       </c>
-      <c r="I106" s="25">
+      <c r="I106">
         <v>420105001</v>
       </c>
-      <c r="J106" s="25" t="s">
+      <c r="J106" t="s">
         <v>25</v>
       </c>
-      <c r="K106" s="24">
+      <c r="K106">
         <v>19619.47</v>
       </c>
     </row>
     <row r="107" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A107" s="25" t="s">
+      <c r="A107" t="s">
         <v>81</v>
       </c>
-      <c r="B107" s="25">
+      <c r="B107">
         <v>1313055</v>
       </c>
       <c r="C107" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D107" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E107" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G107" s="25">
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107">
+        <v>1</v>
+      </c>
+      <c r="G107">
         <v>1</v>
       </c>
       <c r="H107" s="3">
         <v>5</v>
       </c>
-      <c r="I107" s="25">
+      <c r="I107">
         <v>420105001</v>
       </c>
-      <c r="J107" s="25" t="s">
+      <c r="J107" t="s">
         <v>25</v>
       </c>
-      <c r="K107" s="24">
+      <c r="K107">
         <v>7841.45</v>
       </c>
     </row>
     <row r="108" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A108" s="25" t="s">
+      <c r="A108" t="s">
         <v>81</v>
       </c>
-      <c r="B108" s="25">
+      <c r="B108">
         <v>1313055</v>
       </c>
       <c r="C108" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D108" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E108" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G108" s="25">
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108">
+        <v>2</v>
+      </c>
+      <c r="G108">
         <v>1</v>
       </c>
       <c r="H108" s="3">
         <v>1</v>
       </c>
-      <c r="I108" s="25">
+      <c r="I108">
         <v>420105001</v>
       </c>
-      <c r="J108" s="25" t="s">
+      <c r="J108" t="s">
         <v>25</v>
       </c>
-      <c r="K108" s="24">
+      <c r="K108">
         <v>29670.959999999999</v>
       </c>
     </row>
     <row r="109" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A109" s="25" t="s">
+      <c r="A109" t="s">
         <v>81</v>
       </c>
-      <c r="B109" s="25">
+      <c r="B109">
         <v>1313055</v>
       </c>
       <c r="C109" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D109" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E109" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G109" s="25">
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109">
+        <v>2</v>
+      </c>
+      <c r="G109">
         <v>1</v>
       </c>
       <c r="H109" s="3">
         <v>2</v>
       </c>
-      <c r="I109" s="25">
+      <c r="I109">
         <v>420105001</v>
       </c>
-      <c r="J109" s="25" t="s">
+      <c r="J109" t="s">
         <v>25</v>
       </c>
-      <c r="K109" s="24">
+      <c r="K109">
         <v>2771.23</v>
       </c>
     </row>
     <row r="110" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A110" s="25" t="s">
+      <c r="A110" t="s">
         <v>81</v>
       </c>
-      <c r="B110" s="25">
+      <c r="B110">
         <v>1313055</v>
       </c>
       <c r="C110" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D110" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E110" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G110" s="25">
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110">
+        <v>2</v>
+      </c>
+      <c r="G110">
         <v>1</v>
       </c>
       <c r="H110" s="3">
         <v>5</v>
       </c>
-      <c r="I110" s="25">
+      <c r="I110">
         <v>420105001</v>
       </c>
-      <c r="J110" s="25" t="s">
+      <c r="J110" t="s">
         <v>25</v>
       </c>
-      <c r="K110" s="24">
+      <c r="K110">
         <v>503.77</v>
       </c>
     </row>
     <row r="111" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A111" s="25" t="s">
+      <c r="A111" t="s">
         <v>81</v>
       </c>
-      <c r="B111" s="25">
+      <c r="B111">
         <v>1313055</v>
       </c>
       <c r="C111" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D111" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E111" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G111" s="25">
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111">
+        <v>1</v>
+      </c>
+      <c r="G111">
         <v>1</v>
       </c>
       <c r="H111" s="3">
         <v>1</v>
       </c>
-      <c r="I111" s="25">
+      <c r="I111">
         <v>420102004</v>
       </c>
-      <c r="J111" s="25" t="s">
+      <c r="J111" t="s">
         <v>74</v>
       </c>
-      <c r="K111" s="24">
+      <c r="K111">
         <v>311.89999999999998</v>
       </c>
     </row>
     <row r="112" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A112" s="25" t="s">
+      <c r="A112" t="s">
         <v>81</v>
       </c>
-      <c r="B112" s="25">
+      <c r="B112">
         <v>1313055</v>
       </c>
       <c r="C112" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D112" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E112" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G112" s="25">
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112">
+        <v>1</v>
+      </c>
+      <c r="G112">
         <v>1</v>
       </c>
       <c r="H112" s="3">
         <v>2</v>
       </c>
-      <c r="I112" s="25">
+      <c r="I112">
         <v>420102004</v>
       </c>
-      <c r="J112" s="25" t="s">
+      <c r="J112" t="s">
         <v>74</v>
       </c>
-      <c r="K112" s="24">
+      <c r="K112">
         <v>270.5</v>
       </c>
     </row>
     <row r="113" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A113" s="25" t="s">
+      <c r="A113" t="s">
         <v>81</v>
       </c>
-      <c r="B113" s="25">
+      <c r="B113">
         <v>1313055</v>
       </c>
       <c r="C113" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D113" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E113" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G113" s="25">
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113">
+        <v>1</v>
+      </c>
+      <c r="G113">
         <v>1</v>
       </c>
       <c r="H113" s="3">
         <v>4</v>
       </c>
-      <c r="I113" s="25">
+      <c r="I113">
         <v>420102004</v>
       </c>
-      <c r="J113" s="25" t="s">
+      <c r="J113" t="s">
         <v>74</v>
       </c>
-      <c r="K113" s="24">
+      <c r="K113">
         <v>16459.18</v>
       </c>
     </row>
     <row r="114" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A114" s="25" t="s">
+      <c r="A114" t="s">
         <v>81</v>
       </c>
-      <c r="B114" s="25">
+      <c r="B114">
         <v>1313055</v>
       </c>
       <c r="C114" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D114" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E114" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G114" s="25">
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114">
+        <v>2</v>
+      </c>
+      <c r="G114">
         <v>1</v>
       </c>
       <c r="H114" s="3">
         <v>1</v>
       </c>
-      <c r="I114" s="25">
+      <c r="I114">
         <v>420102004</v>
       </c>
-      <c r="J114" s="25" t="s">
+      <c r="J114" t="s">
         <v>74</v>
       </c>
-      <c r="K114" s="24">
+      <c r="K114">
         <v>17541.86</v>
       </c>
     </row>
     <row r="115" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A115" s="25" t="s">
+      <c r="A115" t="s">
         <v>81</v>
       </c>
-      <c r="B115" s="25">
+      <c r="B115">
         <v>1313055</v>
       </c>
       <c r="C115" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D115" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E115" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G115" s="25">
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115">
+        <v>2</v>
+      </c>
+      <c r="G115">
         <v>1</v>
       </c>
       <c r="H115" s="3">
         <v>2</v>
       </c>
-      <c r="I115" s="25">
+      <c r="I115">
         <v>420102004</v>
       </c>
-      <c r="J115" s="25" t="s">
+      <c r="J115" t="s">
         <v>74</v>
       </c>
-      <c r="K115" s="24">
+      <c r="K115">
         <v>1772.31</v>
       </c>
     </row>
     <row r="116" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A116" s="25" t="s">
+      <c r="A116" t="s">
         <v>81</v>
       </c>
-      <c r="B116" s="25">
+      <c r="B116">
         <v>1313055</v>
       </c>
       <c r="C116" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D116" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E116" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G116" s="25">
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116">
+        <v>1</v>
+      </c>
+      <c r="G116">
         <v>1</v>
       </c>
       <c r="H116" s="3">
         <v>1</v>
       </c>
-      <c r="I116" s="25">
+      <c r="I116">
         <v>810102001</v>
       </c>
-      <c r="J116" s="25" t="s">
+      <c r="J116" t="s">
         <v>72</v>
       </c>
-      <c r="K116" s="24">
+      <c r="K116">
         <v>4025.24</v>
       </c>
     </row>
     <row r="117" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A117" s="25" t="s">
+      <c r="A117" t="s">
         <v>81</v>
       </c>
-      <c r="B117" s="25">
+      <c r="B117">
         <v>1313055</v>
       </c>
       <c r="C117" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D117" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E117" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G117" s="25">
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117">
+        <v>1</v>
+      </c>
+      <c r="G117">
         <v>1</v>
       </c>
       <c r="H117" s="3">
         <v>2</v>
       </c>
-      <c r="I117" s="25">
+      <c r="I117">
         <v>810102001</v>
       </c>
-      <c r="J117" s="25" t="s">
+      <c r="J117" t="s">
         <v>72</v>
       </c>
-      <c r="K117" s="24">
+      <c r="K117">
         <v>1450.95</v>
       </c>
     </row>
     <row r="118" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A118" s="25" t="s">
+      <c r="A118" t="s">
         <v>81</v>
       </c>
-      <c r="B118" s="25">
+      <c r="B118">
         <v>1313055</v>
       </c>
       <c r="C118" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D118" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E118" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G118" s="25">
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118">
+        <v>2</v>
+      </c>
+      <c r="G118">
         <v>1</v>
       </c>
       <c r="H118" s="3">
         <v>1</v>
       </c>
-      <c r="I118" s="25">
+      <c r="I118">
         <v>810102001</v>
       </c>
-      <c r="J118" s="25" t="s">
+      <c r="J118" t="s">
         <v>72</v>
       </c>
-      <c r="K118" s="24">
+      <c r="K118">
         <v>5676.45</v>
       </c>
     </row>
     <row r="119" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A119" s="25" t="s">
+      <c r="A119" t="s">
         <v>81</v>
       </c>
-      <c r="B119" s="25">
+      <c r="B119">
         <v>1313055</v>
       </c>
       <c r="C119" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D119" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E119" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G119" s="25">
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119">
+        <v>1</v>
+      </c>
+      <c r="G119">
         <v>1</v>
       </c>
       <c r="H119" s="3">
         <v>1</v>
       </c>
-      <c r="I119" s="25">
+      <c r="I119">
         <v>320101001</v>
       </c>
-      <c r="J119" s="25" t="s">
+      <c r="J119" t="s">
         <v>26</v>
       </c>
-      <c r="K119" s="24">
+      <c r="K119">
         <v>19.63</v>
       </c>
     </row>
     <row r="120" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A120" s="25" t="s">
+      <c r="A120" t="s">
         <v>81</v>
       </c>
-      <c r="B120" s="25">
+      <c r="B120">
         <v>1313055</v>
       </c>
       <c r="C120" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D120" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E120" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G120" s="25">
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120">
+        <v>1</v>
+      </c>
+      <c r="G120">
         <v>1</v>
       </c>
       <c r="H120" s="3">
         <v>4</v>
       </c>
-      <c r="I120" s="25">
+      <c r="I120">
         <v>320101001</v>
       </c>
-      <c r="J120" s="25" t="s">
+      <c r="J120" t="s">
         <v>26</v>
       </c>
-      <c r="K120" s="24">
+      <c r="K120">
         <v>12547.44</v>
       </c>
     </row>
     <row r="121" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A121" s="25" t="s">
+      <c r="A121" t="s">
         <v>81</v>
       </c>
-      <c r="B121" s="25">
+      <c r="B121">
         <v>1313055</v>
       </c>
       <c r="C121" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D121" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E121" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G121" s="25">
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121">
+        <v>1</v>
+      </c>
+      <c r="G121">
         <v>1</v>
       </c>
       <c r="H121" s="3">
         <v>5</v>
       </c>
-      <c r="I121" s="25">
+      <c r="I121">
         <v>320101001</v>
       </c>
-      <c r="J121" s="25" t="s">
+      <c r="J121" t="s">
         <v>26</v>
       </c>
-      <c r="K121" s="24">
+      <c r="K121">
         <v>79.069999999999993</v>
       </c>
     </row>
     <row r="122" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A122" s="25" t="s">
+      <c r="A122" t="s">
         <v>81</v>
       </c>
-      <c r="B122" s="25">
+      <c r="B122">
         <v>1313055</v>
       </c>
       <c r="C122" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D122" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E122" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G122" s="25">
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122">
+        <v>2</v>
+      </c>
+      <c r="G122">
         <v>1</v>
       </c>
       <c r="H122" s="3">
         <v>1</v>
       </c>
-      <c r="I122" s="25">
+      <c r="I122">
         <v>320101001</v>
       </c>
-      <c r="J122" s="25" t="s">
+      <c r="J122" t="s">
         <v>26</v>
       </c>
-      <c r="K122" s="24">
+      <c r="K122">
         <v>19826.259999999998</v>
       </c>
     </row>
     <row r="123" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A123" s="25" t="s">
+      <c r="A123" t="s">
         <v>81</v>
       </c>
-      <c r="B123" s="25">
+      <c r="B123">
         <v>1313055</v>
       </c>
       <c r="C123" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D123" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E123" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G123" s="25">
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123">
+        <v>2</v>
+      </c>
+      <c r="G123">
         <v>1</v>
       </c>
       <c r="H123" s="3">
         <v>2</v>
       </c>
-      <c r="I123" s="25">
+      <c r="I123">
         <v>320101001</v>
       </c>
-      <c r="J123" s="25" t="s">
+      <c r="J123" t="s">
         <v>26</v>
       </c>
-      <c r="K123" s="24">
+      <c r="K123">
         <v>3779.16</v>
       </c>
     </row>
     <row r="124" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A124" s="25" t="s">
+      <c r="A124" t="s">
         <v>81</v>
       </c>
-      <c r="B124" s="25">
+      <c r="B124">
         <v>1313055</v>
       </c>
       <c r="C124" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D124" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E124" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G124" s="25">
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124">
+        <v>2</v>
+      </c>
+      <c r="G124">
         <v>1</v>
       </c>
       <c r="H124" s="3">
         <v>5</v>
       </c>
-      <c r="I124" s="25">
+      <c r="I124">
         <v>320101001</v>
       </c>
-      <c r="J124" s="25" t="s">
+      <c r="J124" t="s">
         <v>26</v>
       </c>
-      <c r="K124" s="24">
+      <c r="K124">
         <v>2194.34</v>
       </c>
     </row>
     <row r="125" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A125" s="25" t="s">
+      <c r="A125" t="s">
         <v>81</v>
       </c>
-      <c r="B125" s="25">
+      <c r="B125">
         <v>1313055</v>
       </c>
       <c r="C125" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D125" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E125" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G125" s="25">
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125">
+        <v>1</v>
+      </c>
+      <c r="G125">
         <v>1</v>
       </c>
       <c r="H125" s="3">
         <v>1</v>
       </c>
-      <c r="I125" s="25">
+      <c r="I125">
         <v>810101001</v>
       </c>
-      <c r="J125" s="25" t="s">
+      <c r="J125" t="s">
         <v>76</v>
       </c>
-      <c r="K125" s="24">
+      <c r="K125">
         <v>1218.78</v>
       </c>
     </row>
     <row r="126" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A126" s="25" t="s">
+      <c r="A126" t="s">
         <v>81</v>
       </c>
-      <c r="B126" s="25">
+      <c r="B126">
         <v>1313055</v>
       </c>
       <c r="C126" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D126" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E126" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G126" s="25">
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126">
+        <v>2</v>
+      </c>
+      <c r="G126">
         <v>1</v>
       </c>
       <c r="H126" s="3">
         <v>1</v>
       </c>
-      <c r="I126" s="25">
+      <c r="I126">
         <v>810101001</v>
       </c>
-      <c r="J126" s="25" t="s">
+      <c r="J126" t="s">
         <v>76</v>
       </c>
-      <c r="K126" s="24">
+      <c r="K126">
         <v>1352.66</v>
       </c>
     </row>
     <row r="127" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C127" s="6"/>
-[...1 lines deleted...]
-      <c r="H127" s="20"/>
+      <c r="A127" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B127" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C127" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D127" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E127" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" s="24">
+        <v>1</v>
+      </c>
+      <c r="G127" s="24">
+        <v>1</v>
+      </c>
+      <c r="H127" s="3">
+        <v>1</v>
+      </c>
+      <c r="I127" s="24">
+        <v>820101001</v>
+      </c>
+      <c r="J127" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="K127" s="24">
+        <v>4307.2</v>
+      </c>
     </row>
     <row r="128" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C128" s="6"/>
-[...113 lines deleted...]
-    <row r="151" spans="3:8" x14ac:dyDescent="0.35">
+      <c r="A128" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B128" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C128" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D128" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E128" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" s="24">
+        <v>2</v>
+      </c>
+      <c r="G128" s="24">
+        <v>1</v>
+      </c>
+      <c r="H128" s="3">
+        <v>1</v>
+      </c>
+      <c r="I128" s="24">
+        <v>820101001</v>
+      </c>
+      <c r="J128" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="K128" s="24">
+        <v>4956.8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A129" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B129" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C129" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D129" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E129" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" s="24">
+        <v>1</v>
+      </c>
+      <c r="G129" s="24">
+        <v>1</v>
+      </c>
+      <c r="H129" s="3">
+        <v>4</v>
+      </c>
+      <c r="I129" s="24">
+        <v>420105001</v>
+      </c>
+      <c r="J129" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K129" s="24">
+        <v>32332.9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A130" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B130" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C130" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D130" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E130" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" s="24">
+        <v>1</v>
+      </c>
+      <c r="G130" s="24">
+        <v>1</v>
+      </c>
+      <c r="H130" s="3">
+        <v>5</v>
+      </c>
+      <c r="I130" s="24">
+        <v>420105001</v>
+      </c>
+      <c r="J130" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K130" s="24">
+        <v>4641.45</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A131" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B131" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C131" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D131" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E131" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" s="24">
+        <v>2</v>
+      </c>
+      <c r="G131" s="24">
+        <v>1</v>
+      </c>
+      <c r="H131" s="3">
+        <v>1</v>
+      </c>
+      <c r="I131" s="24">
+        <v>420105001</v>
+      </c>
+      <c r="J131" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K131" s="24">
+        <v>33574.78</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A132" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B132" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C132" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D132" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E132" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" s="24">
+        <v>2</v>
+      </c>
+      <c r="G132" s="24">
+        <v>1</v>
+      </c>
+      <c r="H132" s="3">
+        <v>2</v>
+      </c>
+      <c r="I132" s="24">
+        <v>420105001</v>
+      </c>
+      <c r="J132" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K132" s="24">
+        <v>6358.28</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A133" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B133" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C133" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D133" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E133" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" s="24">
+        <v>1</v>
+      </c>
+      <c r="G133" s="24">
+        <v>1</v>
+      </c>
+      <c r="H133" s="3">
+        <v>2</v>
+      </c>
+      <c r="I133" s="24">
+        <v>420102004</v>
+      </c>
+      <c r="J133" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K133" s="24">
+        <v>208.48</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A134" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B134" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C134" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D134" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E134" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" s="24">
+        <v>1</v>
+      </c>
+      <c r="G134" s="24">
+        <v>1</v>
+      </c>
+      <c r="H134" s="3">
+        <v>4</v>
+      </c>
+      <c r="I134" s="24">
+        <v>420102004</v>
+      </c>
+      <c r="J134" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K134" s="24">
+        <v>7980.81</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A135" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B135" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C135" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D135" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E135" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" s="24">
+        <v>1</v>
+      </c>
+      <c r="G135" s="24">
+        <v>1</v>
+      </c>
+      <c r="H135" s="3">
+        <v>5</v>
+      </c>
+      <c r="I135" s="24">
+        <v>420102004</v>
+      </c>
+      <c r="J135" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K135" s="24">
+        <v>5741.79</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A136" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B136" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C136" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D136" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E136" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" s="24">
+        <v>2</v>
+      </c>
+      <c r="G136" s="24">
+        <v>1</v>
+      </c>
+      <c r="H136" s="3">
+        <v>1</v>
+      </c>
+      <c r="I136" s="24">
+        <v>420102004</v>
+      </c>
+      <c r="J136" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K136" s="24">
+        <v>17770.490000000002</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A137" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B137" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C137" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D137" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E137" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" s="24">
+        <v>2</v>
+      </c>
+      <c r="G137" s="24">
+        <v>1</v>
+      </c>
+      <c r="H137" s="3">
+        <v>2</v>
+      </c>
+      <c r="I137" s="24">
+        <v>420102004</v>
+      </c>
+      <c r="J137" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K137" s="24">
+        <v>4290.46</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A138" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B138" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C138" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D138" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E138" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" s="24">
+        <v>2</v>
+      </c>
+      <c r="G138" s="24">
+        <v>1</v>
+      </c>
+      <c r="H138" s="3">
+        <v>5</v>
+      </c>
+      <c r="I138" s="24">
+        <v>420102004</v>
+      </c>
+      <c r="J138" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K138" s="24">
+        <v>1994.17</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A139" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B139" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C139" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D139" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E139" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" s="24">
+        <v>1</v>
+      </c>
+      <c r="G139" s="24">
+        <v>1</v>
+      </c>
+      <c r="H139" s="3">
+        <v>1</v>
+      </c>
+      <c r="I139" s="24">
+        <v>810102001</v>
+      </c>
+      <c r="J139" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="K139" s="24">
+        <v>4329.63</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A140" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B140" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C140" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D140" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E140" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" s="24">
+        <v>1</v>
+      </c>
+      <c r="G140" s="24">
+        <v>1</v>
+      </c>
+      <c r="H140" s="3">
+        <v>2</v>
+      </c>
+      <c r="I140" s="24">
+        <v>810102001</v>
+      </c>
+      <c r="J140" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="K140" s="24">
+        <v>2850.79</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A141" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B141" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C141" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D141" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E141" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" s="24">
+        <v>2</v>
+      </c>
+      <c r="G141" s="24">
+        <v>1</v>
+      </c>
+      <c r="H141" s="3">
+        <v>1</v>
+      </c>
+      <c r="I141" s="24">
+        <v>810102001</v>
+      </c>
+      <c r="J141" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="K141" s="24">
+        <v>7003.03</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A142" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B142" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C142" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D142" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E142" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" s="24">
+        <v>1</v>
+      </c>
+      <c r="G142" s="24">
+        <v>1</v>
+      </c>
+      <c r="H142" s="3">
+        <v>1</v>
+      </c>
+      <c r="I142" s="24">
+        <v>320101001</v>
+      </c>
+      <c r="J142" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K142" s="24">
+        <v>76.260000000000005</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A143" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B143" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C143" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D143" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E143" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" s="24">
+        <v>1</v>
+      </c>
+      <c r="G143" s="24">
+        <v>1</v>
+      </c>
+      <c r="H143" s="3">
+        <v>2</v>
+      </c>
+      <c r="I143" s="24">
+        <v>320101001</v>
+      </c>
+      <c r="J143" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K143" s="24">
+        <v>41.39</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A144" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B144" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C144" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D144" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E144" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" s="24">
+        <v>1</v>
+      </c>
+      <c r="G144" s="24">
+        <v>1</v>
+      </c>
+      <c r="H144" s="3">
+        <v>4</v>
+      </c>
+      <c r="I144" s="24">
+        <v>320101001</v>
+      </c>
+      <c r="J144" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K144" s="24">
+        <v>10242.719999999999</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A145" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B145" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C145" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D145" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E145" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" s="24">
+        <v>1</v>
+      </c>
+      <c r="G145" s="24">
+        <v>1</v>
+      </c>
+      <c r="H145" s="3">
+        <v>5</v>
+      </c>
+      <c r="I145" s="24">
+        <v>320101001</v>
+      </c>
+      <c r="J145" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K145" s="24">
+        <v>4261.74</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A146" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B146" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C146" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D146" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E146" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" s="24">
+        <v>2</v>
+      </c>
+      <c r="G146" s="24">
+        <v>1</v>
+      </c>
+      <c r="H146" s="3">
+        <v>1</v>
+      </c>
+      <c r="I146" s="24">
+        <v>320101001</v>
+      </c>
+      <c r="J146" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K146" s="24">
+        <v>21081.94</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A147" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B147" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C147" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D147" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E147" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" s="24">
+        <v>2</v>
+      </c>
+      <c r="G147" s="24">
+        <v>1</v>
+      </c>
+      <c r="H147" s="3">
+        <v>2</v>
+      </c>
+      <c r="I147" s="24">
+        <v>320101001</v>
+      </c>
+      <c r="J147" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K147" s="24">
+        <v>6964.68</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A148" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B148" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C148" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D148" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E148" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" s="24">
+        <v>2</v>
+      </c>
+      <c r="G148" s="24">
+        <v>1</v>
+      </c>
+      <c r="H148" s="3">
+        <v>5</v>
+      </c>
+      <c r="I148" s="24">
+        <v>320101001</v>
+      </c>
+      <c r="J148" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K148" s="24">
+        <v>2654.56</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A149" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B149" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C149" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D149" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E149" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" s="24">
+        <v>1</v>
+      </c>
+      <c r="G149" s="24">
+        <v>1</v>
+      </c>
+      <c r="H149" s="3">
+        <v>1</v>
+      </c>
+      <c r="I149" s="24">
+        <v>810101001</v>
+      </c>
+      <c r="J149" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="K149" s="24">
+        <v>1570.88</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A150" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B150" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C150" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D150" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E150" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" s="24">
+        <v>2</v>
+      </c>
+      <c r="G150" s="24">
+        <v>1</v>
+      </c>
+      <c r="H150" s="3">
+        <v>1</v>
+      </c>
+      <c r="I150" s="24">
+        <v>810101001</v>
+      </c>
+      <c r="J150" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="K150" s="24">
+        <v>1336.05</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C151" s="6"/>
       <c r="D151" s="6"/>
       <c r="H151" s="20"/>
     </row>
-    <row r="152" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C152" s="6"/>
       <c r="D152" s="6"/>
       <c r="H152" s="20"/>
     </row>
-    <row r="153" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C153" s="6"/>
       <c r="D153" s="6"/>
       <c r="H153" s="20"/>
     </row>
-    <row r="154" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="154" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C154" s="6"/>
       <c r="D154" s="6"/>
       <c r="H154" s="20"/>
     </row>
-    <row r="155" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C155" s="6"/>
       <c r="D155" s="6"/>
       <c r="H155" s="20"/>
     </row>
-    <row r="156" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C156" s="6"/>
       <c r="D156" s="6"/>
       <c r="H156" s="20"/>
     </row>
-    <row r="157" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C157" s="6"/>
       <c r="D157" s="6"/>
       <c r="H157" s="20"/>
     </row>
-    <row r="158" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C158" s="6"/>
       <c r="D158" s="6"/>
       <c r="H158" s="20"/>
     </row>
-    <row r="159" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C159" s="6"/>
       <c r="D159" s="6"/>
       <c r="H159" s="20"/>
     </row>
-    <row r="160" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="160" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C160" s="6"/>
       <c r="D160" s="6"/>
       <c r="H160" s="20"/>
     </row>
     <row r="161" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C161" s="6"/>
       <c r="D161" s="6"/>
       <c r="H161" s="20"/>
     </row>
     <row r="162" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C162" s="6"/>
       <c r="D162" s="6"/>
       <c r="H162" s="20"/>
     </row>
     <row r="163" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C163" s="6"/>
       <c r="D163" s="6"/>
       <c r="H163" s="20"/>
     </row>
     <row r="164" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C164" s="6"/>
       <c r="D164" s="6"/>
       <c r="H164" s="20"/>
     </row>
     <row r="165" spans="3:8" x14ac:dyDescent="0.35">
@@ -8022,69 +8744,54 @@
       <c r="H639" s="20"/>
     </row>
     <row r="640" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C640" s="6"/>
       <c r="D640" s="6"/>
       <c r="H640" s="20"/>
     </row>
     <row r="641" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C641" s="6"/>
       <c r="D641" s="6"/>
       <c r="H641" s="20"/>
     </row>
     <row r="642" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C642" s="6"/>
       <c r="D642" s="6"/>
       <c r="H642" s="20"/>
     </row>
     <row r="643" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C643" s="6"/>
       <c r="D643" s="6"/>
       <c r="H643" s="20"/>
     </row>
     <row r="644" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C644" s="6"/>
       <c r="D644" s="6"/>
-      <c r="H644" s="20"/>
     </row>
     <row r="645" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C645" s="6"/>
       <c r="D645" s="6"/>
-      <c r="H645" s="20"/>
-[...12 lines deleted...]
-      <c r="D648" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Metadados</vt:lpstr>
       <vt:lpstr>Dados</vt:lpstr>