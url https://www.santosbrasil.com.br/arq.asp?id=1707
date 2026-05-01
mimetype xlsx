--- v1 (2026-02-23)
+++ v2 (2026-05-01)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Comercial\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 2\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Comercial\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 2\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDCA631A-D548-40C0-B394-7C85A6318FF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{15A14672-E0FC-4D7A-B1D4-78584A21CE38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{61AFDE1C-434C-488A-B075-08BB784A1090}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{61AFDE1C-434C-488A-B075-08BB784A1090}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadados" sheetId="3" r:id="rId1"/>
     <sheet name="Dados" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Dados!$A$3:$L$659</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="78">
   <si>
     <t>Tipo do dado</t>
   </si>
   <si>
     <t>Exemplo</t>
   </si>
   <si>
     <t>mes_de_referencia</t>
   </si>
   <si>
     <t>codigo_anp_do_terminal</t>
   </si>
   <si>
     <t>Número inteiro, 7 dígitos</t>
   </si>
   <si>
     <t>nome_do_terminal</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
     <t>municipio_do_terminal</t>
   </si>
   <si>
@@ -270,57 +270,67 @@
   </si>
   <si>
     <t>6) O operador deve manter disponível na planilha histórico de dados de movimentação de, pelo menos, os últimos 120 meses.</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>SANTOS BRASIL - TGL02</t>
   </si>
   <si>
     <t xml:space="preserve">SANTOS BRASIL - TGL2     </t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>ETANOL ANIDRO</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>DIESEL S500</t>
   </si>
+  <si>
+    <t>2026-02</t>
+  </si>
+  <si>
+    <t>HIDRATADO</t>
+  </si>
+  <si>
+    <t>2026-03</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -352,56 +362,58 @@
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
@@ -426,56 +438,58 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula 2" xfId="1" xr:uid="{61AE0A79-CB5B-40CA-BA53-A042C7130537}"/>
     <cellStyle name="Vírgula 3" xfId="2" xr:uid="{563FD73D-7C05-4E19-9050-D470C7F228F0}"/>
     <cellStyle name="Vírgula 4" xfId="3" xr:uid="{E2D206BE-2206-4F2A-9DF4-2EF5C668F151}"/>
     <cellStyle name="Vírgula 5" xfId="4" xr:uid="{6DF2F926-5278-4135-8336-BAF1C4C2609F}"/>
+    <cellStyle name="Vírgula 6" xfId="5" xr:uid="{7541356C-926D-4D77-9359-EDF532DD1226}"/>
+    <cellStyle name="Vírgula 7" xfId="6" xr:uid="{54FE039F-9F8D-41ED-B1E5-D2062790C1A1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1036,75 +1050,75 @@
     </row>
     <row r="22" spans="3:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C22" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="3:4" ht="29" x14ac:dyDescent="0.35">
       <c r="C23" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="26" spans="3:4" x14ac:dyDescent="0.35">
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A64333AD-B8CF-4F95-BA48-D19D7E48B9A0}">
   <dimension ref="A1:K661"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B26" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.6328125" style="5" customWidth="1"/>
     <col min="2" max="2" width="25.6328125" style="5" customWidth="1"/>
     <col min="3" max="3" width="40.6328125" style="5" customWidth="1"/>
     <col min="4" max="4" width="50.6328125" style="5" customWidth="1"/>
     <col min="5" max="5" width="5.6328125" style="5" customWidth="1"/>
     <col min="6" max="8" width="25.6328125" style="5" customWidth="1"/>
     <col min="9" max="9" width="25.6328125" style="3" customWidth="1"/>
     <col min="10" max="10" width="30.6328125" style="5" customWidth="1"/>
     <col min="11" max="11" width="15.6328125" style="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="22">
-        <v>46056</v>
+        <v>46122</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C2" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>9</v>
@@ -1457,400 +1471,1150 @@
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13">
         <v>2</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
       <c r="H13" s="3">
         <v>1</v>
       </c>
       <c r="I13">
         <v>320101001</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13">
         <v>312.7</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A14" s="24" t="s">
+      <c r="A14" t="s">
         <v>73</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14">
         <v>1313055</v>
       </c>
       <c r="C14" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D14" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E14" s="24" t="s">
+      <c r="E14" t="s">
         <v>12</v>
       </c>
-      <c r="F14" s="24">
+      <c r="F14">
         <v>2</v>
       </c>
-      <c r="G14" s="24">
+      <c r="G14">
         <v>1</v>
       </c>
       <c r="H14" s="3">
         <v>1</v>
       </c>
-      <c r="I14" s="24">
+      <c r="I14">
         <v>820101001</v>
       </c>
-      <c r="J14" s="24" t="s">
+      <c r="J14" t="s">
         <v>24</v>
       </c>
-      <c r="K14" s="24">
+      <c r="K14">
         <v>22.58</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A15" s="24" t="s">
+      <c r="A15" t="s">
         <v>73</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15">
         <v>1313055</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E15" s="24" t="s">
+      <c r="E15" t="s">
         <v>12</v>
       </c>
-      <c r="F15" s="24">
-[...2 lines deleted...]
-      <c r="G15" s="24">
+      <c r="F15">
+        <v>1</v>
+      </c>
+      <c r="G15">
         <v>1</v>
       </c>
       <c r="H15" s="3">
         <v>4</v>
       </c>
-      <c r="I15" s="24">
+      <c r="I15">
         <v>420105001</v>
       </c>
-      <c r="J15" s="24" t="s">
+      <c r="J15" t="s">
         <v>25</v>
       </c>
-      <c r="K15" s="24">
+      <c r="K15">
         <v>3958.68</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A16" s="24" t="s">
+      <c r="A16" t="s">
         <v>73</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16">
         <v>1313055</v>
       </c>
       <c r="C16" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E16" s="24" t="s">
+      <c r="E16" t="s">
         <v>12</v>
       </c>
-      <c r="F16" s="24">
+      <c r="F16">
         <v>2</v>
       </c>
-      <c r="G16" s="24">
+      <c r="G16">
         <v>1</v>
       </c>
       <c r="H16" s="3">
         <v>1</v>
       </c>
-      <c r="I16" s="24">
+      <c r="I16">
         <v>420105001</v>
       </c>
-      <c r="J16" s="24" t="s">
+      <c r="J16" t="s">
         <v>25</v>
       </c>
-      <c r="K16" s="24">
+      <c r="K16">
         <v>123.92</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A17" s="24" t="s">
+      <c r="A17" t="s">
         <v>73</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17">
         <v>1313055</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E17" s="24" t="s">
+      <c r="E17" t="s">
         <v>12</v>
       </c>
-      <c r="F17" s="24">
+      <c r="F17">
         <v>2</v>
       </c>
-      <c r="G17" s="24">
+      <c r="G17">
         <v>1</v>
       </c>
       <c r="H17" s="3">
         <v>1</v>
       </c>
-      <c r="I17" s="24">
+      <c r="I17">
         <v>420102004</v>
       </c>
-      <c r="J17" s="24" t="s">
+      <c r="J17" t="s">
         <v>74</v>
       </c>
-      <c r="K17" s="24">
+      <c r="K17">
         <v>4.22</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A18" s="24" t="s">
+      <c r="A18" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18">
         <v>1313055</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E18" s="24" t="s">
+      <c r="E18" t="s">
         <v>12</v>
       </c>
-      <c r="F18" s="24">
+      <c r="F18">
         <v>2</v>
       </c>
-      <c r="G18" s="24">
+      <c r="G18">
         <v>1</v>
       </c>
       <c r="H18" s="3">
         <v>1</v>
       </c>
-      <c r="I18" s="24">
+      <c r="I18">
         <v>810102001</v>
       </c>
-      <c r="J18" s="24" t="s">
+      <c r="J18" t="s">
         <v>72</v>
       </c>
-      <c r="K18" s="24">
+      <c r="K18">
         <v>49.58</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A19" s="24" t="s">
+      <c r="A19" t="s">
         <v>73</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19">
         <v>1313055</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E19" s="24" t="s">
+      <c r="E19" t="s">
         <v>12</v>
       </c>
-      <c r="F19" s="24">
+      <c r="F19">
         <v>2</v>
       </c>
-      <c r="G19" s="24">
+      <c r="G19">
         <v>1</v>
       </c>
       <c r="H19" s="3">
         <v>1</v>
       </c>
-      <c r="I19" s="24">
+      <c r="I19">
         <v>320101001</v>
       </c>
-      <c r="J19" s="24" t="s">
+      <c r="J19" t="s">
         <v>26</v>
       </c>
-      <c r="K19" s="24">
+      <c r="K19">
         <v>115.7</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C20" s="6"/>
-[...1 lines deleted...]
-      <c r="H20" s="20"/>
+      <c r="A20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20">
+        <v>1313055</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20">
+        <v>1</v>
+      </c>
+      <c r="G20">
+        <v>1</v>
+      </c>
+      <c r="H20" s="3">
+        <v>1</v>
+      </c>
+      <c r="I20">
+        <v>820101001</v>
+      </c>
+      <c r="J20" t="s">
+        <v>24</v>
+      </c>
+      <c r="K20">
+        <v>61.47</v>
+      </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C21" s="6"/>
-[...1 lines deleted...]
-      <c r="H21" s="20"/>
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21">
+        <v>1313055</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21">
+        <v>2</v>
+      </c>
+      <c r="G21">
+        <v>1</v>
+      </c>
+      <c r="H21" s="3">
+        <v>1</v>
+      </c>
+      <c r="I21">
+        <v>820101001</v>
+      </c>
+      <c r="J21" t="s">
+        <v>24</v>
+      </c>
+      <c r="K21">
+        <v>245.76</v>
+      </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C22" s="6"/>
-[...1 lines deleted...]
-      <c r="H22" s="20"/>
+      <c r="A22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22">
+        <v>1313055</v>
+      </c>
+      <c r="C22" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22">
+        <v>1</v>
+      </c>
+      <c r="G22">
+        <v>1</v>
+      </c>
+      <c r="H22" s="3">
+        <v>4</v>
+      </c>
+      <c r="I22">
+        <v>420105001</v>
+      </c>
+      <c r="J22" t="s">
+        <v>25</v>
+      </c>
+      <c r="K22">
+        <v>8886.19</v>
+      </c>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C23" s="6"/>
-[...1 lines deleted...]
-      <c r="H23" s="20"/>
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23">
+        <v>1313055</v>
+      </c>
+      <c r="C23" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23">
+        <v>2</v>
+      </c>
+      <c r="G23">
+        <v>1</v>
+      </c>
+      <c r="H23" s="3">
+        <v>1</v>
+      </c>
+      <c r="I23">
+        <v>420105001</v>
+      </c>
+      <c r="J23" t="s">
+        <v>25</v>
+      </c>
+      <c r="K23">
+        <v>1491.9</v>
+      </c>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C24" s="6"/>
-[...1 lines deleted...]
-      <c r="H24" s="20"/>
+      <c r="A24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24">
+        <v>1313055</v>
+      </c>
+      <c r="C24" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D24" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24">
+        <v>2</v>
+      </c>
+      <c r="G24">
+        <v>1</v>
+      </c>
+      <c r="H24" s="3">
+        <v>1</v>
+      </c>
+      <c r="I24">
+        <v>420102004</v>
+      </c>
+      <c r="J24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K24">
+        <v>539.14</v>
+      </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C25" s="6"/>
-[...1 lines deleted...]
-      <c r="H25" s="20"/>
+      <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25">
+        <v>1313055</v>
+      </c>
+      <c r="C25" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25">
+        <v>1</v>
+      </c>
+      <c r="G25">
+        <v>1</v>
+      </c>
+      <c r="H25" s="3">
+        <v>1</v>
+      </c>
+      <c r="I25">
+        <v>810102001</v>
+      </c>
+      <c r="J25" t="s">
+        <v>72</v>
+      </c>
+      <c r="K25">
+        <v>545.58000000000004</v>
+      </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C26" s="6"/>
-[...1 lines deleted...]
-      <c r="H26" s="20"/>
+      <c r="A26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26">
+        <v>1313055</v>
+      </c>
+      <c r="C26" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26">
+        <v>2</v>
+      </c>
+      <c r="G26">
+        <v>1</v>
+      </c>
+      <c r="H26" s="3">
+        <v>1</v>
+      </c>
+      <c r="I26">
+        <v>810102001</v>
+      </c>
+      <c r="J26" t="s">
+        <v>72</v>
+      </c>
+      <c r="K26">
+        <v>902.65</v>
+      </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C27" s="6"/>
-[...1 lines deleted...]
-      <c r="H27" s="20"/>
+      <c r="A27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27">
+        <v>1313055</v>
+      </c>
+      <c r="C27" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27">
+        <v>1</v>
+      </c>
+      <c r="G27">
+        <v>1</v>
+      </c>
+      <c r="H27" s="3">
+        <v>4</v>
+      </c>
+      <c r="I27">
+        <v>320101001</v>
+      </c>
+      <c r="J27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K27">
+        <v>1296.44</v>
+      </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C28" s="6"/>
-[...1 lines deleted...]
-      <c r="H28" s="20"/>
+      <c r="A28" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28">
+        <v>1313055</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28">
+        <v>2</v>
+      </c>
+      <c r="G28">
+        <v>1</v>
+      </c>
+      <c r="H28" s="3">
+        <v>1</v>
+      </c>
+      <c r="I28">
+        <v>320101001</v>
+      </c>
+      <c r="J28" t="s">
+        <v>26</v>
+      </c>
+      <c r="K28">
+        <v>2937.57</v>
+      </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C29" s="6"/>
-[...1 lines deleted...]
-      <c r="H29" s="20"/>
+      <c r="A29" t="s">
+        <v>75</v>
+      </c>
+      <c r="B29">
+        <v>1313055</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29">
+        <v>1</v>
+      </c>
+      <c r="G29">
+        <v>1</v>
+      </c>
+      <c r="H29" s="3">
+        <v>1</v>
+      </c>
+      <c r="I29">
+        <v>810101001</v>
+      </c>
+      <c r="J29" t="s">
+        <v>76</v>
+      </c>
+      <c r="K29">
+        <v>61.57</v>
+      </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C30" s="6"/>
-[...73 lines deleted...]
-    <row r="45" spans="3:8" x14ac:dyDescent="0.35">
+      <c r="A30" t="s">
+        <v>75</v>
+      </c>
+      <c r="B30">
+        <v>1313055</v>
+      </c>
+      <c r="C30" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30">
+        <v>2</v>
+      </c>
+      <c r="G30">
+        <v>1</v>
+      </c>
+      <c r="H30" s="3">
+        <v>1</v>
+      </c>
+      <c r="I30">
+        <v>810101001</v>
+      </c>
+      <c r="J30" t="s">
+        <v>76</v>
+      </c>
+      <c r="K30">
+        <v>28.72</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B31" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D31" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" s="24">
+        <v>1</v>
+      </c>
+      <c r="G31" s="24">
+        <v>1</v>
+      </c>
+      <c r="H31" s="3">
+        <v>1</v>
+      </c>
+      <c r="I31" s="24">
+        <v>820101001</v>
+      </c>
+      <c r="J31" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="K31" s="24">
+        <v>679.45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B32" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E32" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" s="24">
+        <v>2</v>
+      </c>
+      <c r="G32" s="24">
+        <v>1</v>
+      </c>
+      <c r="H32" s="3">
+        <v>1</v>
+      </c>
+      <c r="I32" s="24">
+        <v>820101001</v>
+      </c>
+      <c r="J32" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="K32" s="24">
+        <v>748.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C33" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D33" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E33" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" s="24">
+        <v>1</v>
+      </c>
+      <c r="G33" s="24">
+        <v>1</v>
+      </c>
+      <c r="H33" s="3">
+        <v>4</v>
+      </c>
+      <c r="I33" s="24">
+        <v>420105001</v>
+      </c>
+      <c r="J33" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K33" s="24">
+        <v>9557.3700000000008</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C34" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D34" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E34" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" s="24">
+        <v>2</v>
+      </c>
+      <c r="G34" s="24">
+        <v>1</v>
+      </c>
+      <c r="H34" s="3">
+        <v>1</v>
+      </c>
+      <c r="I34" s="24">
+        <v>420105001</v>
+      </c>
+      <c r="J34" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K34" s="24">
+        <v>6708.03</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B35" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C35" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D35" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" s="24">
+        <v>2</v>
+      </c>
+      <c r="G35" s="24">
+        <v>1</v>
+      </c>
+      <c r="H35" s="3">
+        <v>2</v>
+      </c>
+      <c r="I35" s="24">
+        <v>420105001</v>
+      </c>
+      <c r="J35" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K35" s="24">
+        <v>7053.8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C36" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D36" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E36" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" s="24">
+        <v>2</v>
+      </c>
+      <c r="G36" s="24">
+        <v>1</v>
+      </c>
+      <c r="H36" s="3">
+        <v>5</v>
+      </c>
+      <c r="I36" s="24">
+        <v>420105001</v>
+      </c>
+      <c r="J36" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K36" s="24">
+        <v>999.04</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C37" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D37" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E37" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" s="24">
+        <v>2</v>
+      </c>
+      <c r="G37" s="24">
+        <v>1</v>
+      </c>
+      <c r="H37" s="3">
+        <v>1</v>
+      </c>
+      <c r="I37" s="24">
+        <v>420102004</v>
+      </c>
+      <c r="J37" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K37" s="24">
+        <v>1203.28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B38" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C38" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D38" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" s="24">
+        <v>1</v>
+      </c>
+      <c r="G38" s="24">
+        <v>1</v>
+      </c>
+      <c r="H38" s="3">
+        <v>1</v>
+      </c>
+      <c r="I38" s="24">
+        <v>810102001</v>
+      </c>
+      <c r="J38" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="K38" s="24">
+        <v>974.46</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B39" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C39" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D39" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" s="24">
+        <v>2</v>
+      </c>
+      <c r="G39" s="24">
+        <v>1</v>
+      </c>
+      <c r="H39" s="3">
+        <v>1</v>
+      </c>
+      <c r="I39" s="24">
+        <v>810102001</v>
+      </c>
+      <c r="J39" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="K39" s="24">
+        <v>1234.9100000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B40" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C40" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D40" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" s="24">
+        <v>1</v>
+      </c>
+      <c r="G40" s="24">
+        <v>1</v>
+      </c>
+      <c r="H40" s="3">
+        <v>4</v>
+      </c>
+      <c r="I40" s="24">
+        <v>320101001</v>
+      </c>
+      <c r="J40" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K40" s="24">
+        <v>5212.9399999999996</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B41" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C41" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D41" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" s="24">
+        <v>2</v>
+      </c>
+      <c r="G41" s="24">
+        <v>1</v>
+      </c>
+      <c r="H41" s="3">
+        <v>1</v>
+      </c>
+      <c r="I41" s="24">
+        <v>320101001</v>
+      </c>
+      <c r="J41" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K41" s="24">
+        <v>3374.25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B42" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C42" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" s="24">
+        <v>2</v>
+      </c>
+      <c r="G42" s="24">
+        <v>1</v>
+      </c>
+      <c r="H42" s="3">
+        <v>2</v>
+      </c>
+      <c r="I42" s="24">
+        <v>320101001</v>
+      </c>
+      <c r="J42" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K42" s="24">
+        <v>82.67</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B43" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C43" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D43" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" s="24">
+        <v>1</v>
+      </c>
+      <c r="G43" s="24">
+        <v>1</v>
+      </c>
+      <c r="H43" s="3">
+        <v>1</v>
+      </c>
+      <c r="I43" s="24">
+        <v>810101001</v>
+      </c>
+      <c r="J43" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="K43" s="24">
+        <v>122.98</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B44" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C44" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D44" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" s="24">
+        <v>2</v>
+      </c>
+      <c r="G44" s="24">
+        <v>1</v>
+      </c>
+      <c r="H44" s="3">
+        <v>1</v>
+      </c>
+      <c r="I44" s="24">
+        <v>810101001</v>
+      </c>
+      <c r="J44" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="K44" s="24">
+        <v>145.61000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="H45" s="20"/>
     </row>
-    <row r="46" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="H46" s="20"/>
     </row>
-    <row r="47" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="H47" s="20"/>
     </row>
-    <row r="48" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="H48" s="20"/>
     </row>
     <row r="49" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C49" s="6"/>
       <c r="D49" s="6"/>
       <c r="H49" s="20"/>
     </row>
     <row r="50" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="H50" s="20"/>
     </row>
     <row r="51" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C51" s="6"/>
       <c r="D51" s="6"/>
       <c r="H51" s="20"/>
     </row>
     <row r="52" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C52" s="6"/>
       <c r="D52" s="6"/>
       <c r="H52" s="20"/>
     </row>
     <row r="53" spans="3:8" x14ac:dyDescent="0.35">