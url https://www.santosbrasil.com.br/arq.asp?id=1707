--- v2 (2026-05-01)
+++ v3 (2026-07-07)
@@ -1,87 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Comercial\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 2\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{15A14672-E0FC-4D7A-B1D4-78584A21CE38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E074502F-9203-4E53-9D3B-371BE30AF68E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{61AFDE1C-434C-488A-B075-08BB784A1090}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{61AFDE1C-434C-488A-B075-08BB784A1090}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadados" sheetId="3" r:id="rId1"/>
     <sheet name="Dados" sheetId="2" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="569" uniqueCount="81">
   <si>
     <t>Tipo do dado</t>
   </si>
   <si>
     <t>Exemplo</t>
   </si>
   <si>
     <t>mes_de_referencia</t>
   </si>
   <si>
     <t>codigo_anp_do_terminal</t>
   </si>
   <si>
     <t>Número inteiro, 7 dígitos</t>
   </si>
   <si>
     <t>nome_do_terminal</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
     <t>municipio_do_terminal</t>
   </si>
   <si>
@@ -279,58 +276,66 @@
   </si>
   <si>
     <t xml:space="preserve">SANTOS BRASIL - TGL2     </t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>ETANOL ANIDRO</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>DIESEL S500</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>HIDRATADO</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
+  <si>
+    <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="167" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -369,51 +374,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
@@ -1047,78 +1052,78 @@
       <c r="C21" s="19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="3:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C22" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="3:4" ht="29" x14ac:dyDescent="0.35">
       <c r="C23" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="26" spans="3:4" x14ac:dyDescent="0.35">
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A64333AD-B8CF-4F95-BA48-D19D7E48B9A0}">
-  <dimension ref="A1:K661"/>
+  <dimension ref="A1:K651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B26" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B95" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.6328125" style="5" customWidth="1"/>
     <col min="2" max="2" width="25.6328125" style="5" customWidth="1"/>
     <col min="3" max="3" width="40.6328125" style="5" customWidth="1"/>
     <col min="4" max="4" width="50.6328125" style="5" customWidth="1"/>
     <col min="5" max="5" width="5.6328125" style="5" customWidth="1"/>
     <col min="6" max="8" width="25.6328125" style="5" customWidth="1"/>
     <col min="9" max="9" width="25.6328125" style="3" customWidth="1"/>
     <col min="10" max="10" width="30.6328125" style="5" customWidth="1"/>
     <col min="11" max="11" width="15.6328125" style="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="22">
-        <v>46122</v>
+        <v>46209</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C2" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>9</v>
@@ -2065,876 +2070,2586 @@
       <c r="D30" s="23" t="s">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30">
         <v>2</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30" s="3">
         <v>1</v>
       </c>
       <c r="I30">
         <v>810101001</v>
       </c>
       <c r="J30" t="s">
         <v>76</v>
       </c>
       <c r="K30">
         <v>28.72</v>
       </c>
     </row>
-    <row r="31" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="24" t="s">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A31" t="s">
         <v>77</v>
       </c>
-      <c r="B31" s="24">
+      <c r="B31">
         <v>1313055</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E31" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G31" s="24">
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31">
+        <v>1</v>
+      </c>
+      <c r="G31">
         <v>1</v>
       </c>
       <c r="H31" s="3">
         <v>1</v>
       </c>
-      <c r="I31" s="24">
+      <c r="I31">
         <v>820101001</v>
       </c>
-      <c r="J31" s="24" t="s">
+      <c r="J31" t="s">
         <v>24</v>
       </c>
-      <c r="K31" s="24">
+      <c r="K31">
         <v>679.45</v>
       </c>
     </row>
-    <row r="32" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="24" t="s">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A32" t="s">
         <v>77</v>
       </c>
-      <c r="B32" s="24">
+      <c r="B32">
         <v>1313055</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D32" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E32" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="24">
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32">
         <v>2</v>
       </c>
-      <c r="G32" s="24">
+      <c r="G32">
         <v>1</v>
       </c>
       <c r="H32" s="3">
         <v>1</v>
       </c>
-      <c r="I32" s="24">
+      <c r="I32">
         <v>820101001</v>
       </c>
-      <c r="J32" s="24" t="s">
+      <c r="J32" t="s">
         <v>24</v>
       </c>
-      <c r="K32" s="24">
+      <c r="K32">
         <v>748.5</v>
       </c>
     </row>
-    <row r="33" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="24" t="s">
+    <row r="33" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A33" t="s">
         <v>77</v>
       </c>
-      <c r="B33" s="24">
+      <c r="B33">
         <v>1313055</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E33" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G33" s="24">
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33">
+        <v>1</v>
+      </c>
+      <c r="G33">
         <v>1</v>
       </c>
       <c r="H33" s="3">
         <v>4</v>
       </c>
-      <c r="I33" s="24">
+      <c r="I33">
         <v>420105001</v>
       </c>
-      <c r="J33" s="24" t="s">
+      <c r="J33" t="s">
         <v>25</v>
       </c>
-      <c r="K33" s="24">
+      <c r="K33">
         <v>9557.3700000000008</v>
       </c>
     </row>
-    <row r="34" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="24" t="s">
+    <row r="34" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A34" t="s">
         <v>77</v>
       </c>
-      <c r="B34" s="24">
+      <c r="B34">
         <v>1313055</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E34" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="24">
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34">
         <v>2</v>
       </c>
-      <c r="G34" s="24">
+      <c r="G34">
         <v>1</v>
       </c>
       <c r="H34" s="3">
         <v>1</v>
       </c>
-      <c r="I34" s="24">
+      <c r="I34">
         <v>420105001</v>
       </c>
-      <c r="J34" s="24" t="s">
+      <c r="J34" t="s">
         <v>25</v>
       </c>
-      <c r="K34" s="24">
+      <c r="K34">
         <v>6708.03</v>
       </c>
     </row>
-    <row r="35" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="24" t="s">
+    <row r="35" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A35" t="s">
         <v>77</v>
       </c>
-      <c r="B35" s="24">
+      <c r="B35">
         <v>1313055</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E35" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="24">
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35">
         <v>2</v>
       </c>
-      <c r="G35" s="24">
+      <c r="G35">
         <v>1</v>
       </c>
       <c r="H35" s="3">
         <v>2</v>
       </c>
-      <c r="I35" s="24">
+      <c r="I35">
         <v>420105001</v>
       </c>
-      <c r="J35" s="24" t="s">
+      <c r="J35" t="s">
         <v>25</v>
       </c>
-      <c r="K35" s="24">
+      <c r="K35">
         <v>7053.8</v>
       </c>
     </row>
-    <row r="36" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="24" t="s">
+    <row r="36" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A36" t="s">
         <v>77</v>
       </c>
-      <c r="B36" s="24">
+      <c r="B36">
         <v>1313055</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D36" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E36" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="24">
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36">
         <v>2</v>
       </c>
-      <c r="G36" s="24">
+      <c r="G36">
         <v>1</v>
       </c>
       <c r="H36" s="3">
         <v>5</v>
       </c>
-      <c r="I36" s="24">
+      <c r="I36">
         <v>420105001</v>
       </c>
-      <c r="J36" s="24" t="s">
+      <c r="J36" t="s">
         <v>25</v>
       </c>
-      <c r="K36" s="24">
+      <c r="K36">
         <v>999.04</v>
       </c>
     </row>
-    <row r="37" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="24" t="s">
+    <row r="37" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A37" t="s">
         <v>77</v>
       </c>
-      <c r="B37" s="24">
+      <c r="B37">
         <v>1313055</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E37" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="24">
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37">
         <v>2</v>
       </c>
-      <c r="G37" s="24">
+      <c r="G37">
         <v>1</v>
       </c>
       <c r="H37" s="3">
         <v>1</v>
       </c>
-      <c r="I37" s="24">
+      <c r="I37">
         <v>420102004</v>
       </c>
-      <c r="J37" s="24" t="s">
+      <c r="J37" t="s">
         <v>74</v>
       </c>
-      <c r="K37" s="24">
+      <c r="K37">
         <v>1203.28</v>
       </c>
     </row>
-    <row r="38" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="24" t="s">
+    <row r="38" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A38" t="s">
         <v>77</v>
       </c>
-      <c r="B38" s="24">
+      <c r="B38">
         <v>1313055</v>
       </c>
       <c r="C38" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E38" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G38" s="24">
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38">
+        <v>1</v>
+      </c>
+      <c r="G38">
         <v>1</v>
       </c>
       <c r="H38" s="3">
         <v>1</v>
       </c>
-      <c r="I38" s="24">
+      <c r="I38">
         <v>810102001</v>
       </c>
-      <c r="J38" s="24" t="s">
+      <c r="J38" t="s">
         <v>72</v>
       </c>
-      <c r="K38" s="24">
+      <c r="K38">
         <v>974.46</v>
       </c>
     </row>
-    <row r="39" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="24" t="s">
+    <row r="39" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A39" t="s">
         <v>77</v>
       </c>
-      <c r="B39" s="24">
+      <c r="B39">
         <v>1313055</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E39" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F39" s="24">
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39">
         <v>2</v>
       </c>
-      <c r="G39" s="24">
+      <c r="G39">
         <v>1</v>
       </c>
       <c r="H39" s="3">
         <v>1</v>
       </c>
-      <c r="I39" s="24">
+      <c r="I39">
         <v>810102001</v>
       </c>
-      <c r="J39" s="24" t="s">
+      <c r="J39" t="s">
         <v>72</v>
       </c>
-      <c r="K39" s="24">
+      <c r="K39">
         <v>1234.9100000000001</v>
       </c>
     </row>
-    <row r="40" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="24" t="s">
+    <row r="40" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
         <v>77</v>
       </c>
-      <c r="B40" s="24">
+      <c r="B40">
         <v>1313055</v>
       </c>
       <c r="C40" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E40" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G40" s="24">
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40">
+        <v>1</v>
+      </c>
+      <c r="G40">
         <v>1</v>
       </c>
       <c r="H40" s="3">
         <v>4</v>
       </c>
-      <c r="I40" s="24">
+      <c r="I40">
         <v>320101001</v>
       </c>
-      <c r="J40" s="24" t="s">
+      <c r="J40" t="s">
         <v>26</v>
       </c>
-      <c r="K40" s="24">
+      <c r="K40">
         <v>5212.9399999999996</v>
       </c>
     </row>
-    <row r="41" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="24" t="s">
+    <row r="41" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A41" t="s">
         <v>77</v>
       </c>
-      <c r="B41" s="24">
+      <c r="B41">
         <v>1313055</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E41" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F41" s="24">
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41">
         <v>2</v>
       </c>
-      <c r="G41" s="24">
+      <c r="G41">
         <v>1</v>
       </c>
       <c r="H41" s="3">
         <v>1</v>
       </c>
-      <c r="I41" s="24">
+      <c r="I41">
         <v>320101001</v>
       </c>
-      <c r="J41" s="24" t="s">
+      <c r="J41" t="s">
         <v>26</v>
       </c>
-      <c r="K41" s="24">
+      <c r="K41">
         <v>3374.25</v>
       </c>
     </row>
-    <row r="42" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="24" t="s">
+    <row r="42" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A42" t="s">
         <v>77</v>
       </c>
-      <c r="B42" s="24">
+      <c r="B42">
         <v>1313055</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E42" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="24">
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42">
         <v>2</v>
       </c>
-      <c r="G42" s="24">
+      <c r="G42">
         <v>1</v>
       </c>
       <c r="H42" s="3">
         <v>2</v>
       </c>
-      <c r="I42" s="24">
+      <c r="I42">
         <v>320101001</v>
       </c>
-      <c r="J42" s="24" t="s">
+      <c r="J42" t="s">
         <v>26</v>
       </c>
-      <c r="K42" s="24">
+      <c r="K42">
         <v>82.67</v>
       </c>
     </row>
-    <row r="43" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="24" t="s">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A43" t="s">
         <v>77</v>
       </c>
-      <c r="B43" s="24">
+      <c r="B43">
         <v>1313055</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E43" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G43" s="24">
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43">
+        <v>1</v>
+      </c>
+      <c r="G43">
         <v>1</v>
       </c>
       <c r="H43" s="3">
         <v>1</v>
       </c>
-      <c r="I43" s="24">
+      <c r="I43">
         <v>810101001</v>
       </c>
-      <c r="J43" s="24" t="s">
+      <c r="J43" t="s">
         <v>76</v>
       </c>
-      <c r="K43" s="24">
+      <c r="K43">
         <v>122.98</v>
       </c>
     </row>
-    <row r="44" spans="1:11" s="24" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="24" t="s">
+    <row r="44" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A44" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="24">
+      <c r="B44">
         <v>1313055</v>
       </c>
       <c r="C44" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D44" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E44" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="24">
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44">
         <v>2</v>
       </c>
-      <c r="G44" s="24">
+      <c r="G44">
         <v>1</v>
       </c>
       <c r="H44" s="3">
         <v>1</v>
       </c>
-      <c r="I44" s="24">
+      <c r="I44">
         <v>810101001</v>
       </c>
-      <c r="J44" s="24" t="s">
+      <c r="J44" t="s">
         <v>76</v>
       </c>
-      <c r="K44" s="24">
+      <c r="K44">
         <v>145.61000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C45" s="6"/>
-[...1 lines deleted...]
-      <c r="H45" s="20"/>
+      <c r="A45" t="s">
+        <v>78</v>
+      </c>
+      <c r="B45">
+        <v>1313055</v>
+      </c>
+      <c r="C45" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D45" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45">
+        <v>1</v>
+      </c>
+      <c r="G45">
+        <v>1</v>
+      </c>
+      <c r="H45" s="3">
+        <v>1</v>
+      </c>
+      <c r="I45">
+        <v>820101001</v>
+      </c>
+      <c r="J45" t="s">
+        <v>24</v>
+      </c>
+      <c r="K45">
+        <v>699.07</v>
+      </c>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C46" s="6"/>
-[...1 lines deleted...]
-      <c r="H46" s="20"/>
+      <c r="A46" t="s">
+        <v>78</v>
+      </c>
+      <c r="B46">
+        <v>1313055</v>
+      </c>
+      <c r="C46" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D46" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46">
+        <v>2</v>
+      </c>
+      <c r="G46">
+        <v>1</v>
+      </c>
+      <c r="H46" s="3">
+        <v>1</v>
+      </c>
+      <c r="I46">
+        <v>820101001</v>
+      </c>
+      <c r="J46" t="s">
+        <v>24</v>
+      </c>
+      <c r="K46">
+        <v>618.66</v>
+      </c>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C47" s="6"/>
-[...1 lines deleted...]
-      <c r="H47" s="20"/>
+      <c r="A47" t="s">
+        <v>78</v>
+      </c>
+      <c r="B47">
+        <v>1313055</v>
+      </c>
+      <c r="C47" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D47" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47">
+        <v>2</v>
+      </c>
+      <c r="G47">
+        <v>1</v>
+      </c>
+      <c r="H47" s="3">
+        <v>1</v>
+      </c>
+      <c r="I47">
+        <v>420105001</v>
+      </c>
+      <c r="J47" t="s">
+        <v>25</v>
+      </c>
+      <c r="K47">
+        <v>4287.96</v>
+      </c>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C48" s="6"/>
-[...268 lines deleted...]
-    <row r="102" spans="3:8" x14ac:dyDescent="0.35">
+      <c r="A48" t="s">
+        <v>78</v>
+      </c>
+      <c r="B48">
+        <v>1313055</v>
+      </c>
+      <c r="C48" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D48" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48">
+        <v>2</v>
+      </c>
+      <c r="G48">
+        <v>1</v>
+      </c>
+      <c r="H48" s="3">
+        <v>2</v>
+      </c>
+      <c r="I48">
+        <v>420105001</v>
+      </c>
+      <c r="J48" t="s">
+        <v>25</v>
+      </c>
+      <c r="K48">
+        <v>7353.55</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A49" t="s">
+        <v>78</v>
+      </c>
+      <c r="B49">
+        <v>1313055</v>
+      </c>
+      <c r="C49" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49">
+        <v>2</v>
+      </c>
+      <c r="G49">
+        <v>1</v>
+      </c>
+      <c r="H49" s="3">
+        <v>1</v>
+      </c>
+      <c r="I49">
+        <v>420102004</v>
+      </c>
+      <c r="J49" t="s">
+        <v>74</v>
+      </c>
+      <c r="K49">
+        <v>1596.07</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A50" t="s">
+        <v>78</v>
+      </c>
+      <c r="B50">
+        <v>1313055</v>
+      </c>
+      <c r="C50" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D50" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50">
+        <v>1</v>
+      </c>
+      <c r="G50">
+        <v>1</v>
+      </c>
+      <c r="H50" s="3">
+        <v>1</v>
+      </c>
+      <c r="I50">
+        <v>810102001</v>
+      </c>
+      <c r="J50" t="s">
+        <v>72</v>
+      </c>
+      <c r="K50">
+        <v>609.77</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A51" t="s">
+        <v>78</v>
+      </c>
+      <c r="B51">
+        <v>1313055</v>
+      </c>
+      <c r="C51" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D51" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51">
+        <v>2</v>
+      </c>
+      <c r="G51">
+        <v>1</v>
+      </c>
+      <c r="H51" s="3">
+        <v>1</v>
+      </c>
+      <c r="I51">
+        <v>810102001</v>
+      </c>
+      <c r="J51" t="s">
+        <v>72</v>
+      </c>
+      <c r="K51">
+        <v>1522.9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A52" t="s">
+        <v>78</v>
+      </c>
+      <c r="B52">
+        <v>1313055</v>
+      </c>
+      <c r="C52" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D52" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52">
+        <v>1</v>
+      </c>
+      <c r="G52">
+        <v>1</v>
+      </c>
+      <c r="H52" s="3">
+        <v>4</v>
+      </c>
+      <c r="I52">
+        <v>320101001</v>
+      </c>
+      <c r="J52" t="s">
+        <v>26</v>
+      </c>
+      <c r="K52">
+        <v>5059.43</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53">
+        <v>1313055</v>
+      </c>
+      <c r="C53" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D53" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53">
+        <v>2</v>
+      </c>
+      <c r="G53">
+        <v>1</v>
+      </c>
+      <c r="H53" s="3">
+        <v>1</v>
+      </c>
+      <c r="I53">
+        <v>320101001</v>
+      </c>
+      <c r="J53" t="s">
+        <v>26</v>
+      </c>
+      <c r="K53">
+        <v>4107.4799999999996</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A54" t="s">
+        <v>78</v>
+      </c>
+      <c r="B54">
+        <v>1313055</v>
+      </c>
+      <c r="C54" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D54" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54">
+        <v>2</v>
+      </c>
+      <c r="G54">
+        <v>1</v>
+      </c>
+      <c r="H54" s="3">
+        <v>2</v>
+      </c>
+      <c r="I54">
+        <v>320101001</v>
+      </c>
+      <c r="J54" t="s">
+        <v>26</v>
+      </c>
+      <c r="K54">
+        <v>290.31</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A55" t="s">
+        <v>78</v>
+      </c>
+      <c r="B55">
+        <v>1313055</v>
+      </c>
+      <c r="C55" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D55" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55">
+        <v>1</v>
+      </c>
+      <c r="G55">
+        <v>1</v>
+      </c>
+      <c r="H55" s="3">
+        <v>1</v>
+      </c>
+      <c r="I55">
+        <v>810101001</v>
+      </c>
+      <c r="J55" t="s">
+        <v>76</v>
+      </c>
+      <c r="K55">
+        <v>305.73</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A56" t="s">
+        <v>78</v>
+      </c>
+      <c r="B56">
+        <v>1313055</v>
+      </c>
+      <c r="C56" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D56" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56">
+        <v>2</v>
+      </c>
+      <c r="G56">
+        <v>1</v>
+      </c>
+      <c r="H56" s="3">
+        <v>1</v>
+      </c>
+      <c r="I56">
+        <v>810101001</v>
+      </c>
+      <c r="J56" t="s">
+        <v>76</v>
+      </c>
+      <c r="K56">
+        <v>216.97</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A57" t="s">
+        <v>79</v>
+      </c>
+      <c r="B57">
+        <v>1313055</v>
+      </c>
+      <c r="C57" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D57" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57">
+        <v>1</v>
+      </c>
+      <c r="G57">
+        <v>1</v>
+      </c>
+      <c r="H57" s="3">
+        <v>1</v>
+      </c>
+      <c r="I57">
+        <v>820101001</v>
+      </c>
+      <c r="J57" t="s">
+        <v>24</v>
+      </c>
+      <c r="K57">
+        <v>3601.68</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A58" t="s">
+        <v>79</v>
+      </c>
+      <c r="B58">
+        <v>1313055</v>
+      </c>
+      <c r="C58" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D58" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58">
+        <v>1</v>
+      </c>
+      <c r="G58">
+        <v>1</v>
+      </c>
+      <c r="H58" s="3">
+        <v>2</v>
+      </c>
+      <c r="I58">
+        <v>820101001</v>
+      </c>
+      <c r="J58" t="s">
+        <v>24</v>
+      </c>
+      <c r="K58">
+        <v>103.25</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A59" t="s">
+        <v>79</v>
+      </c>
+      <c r="B59">
+        <v>1313055</v>
+      </c>
+      <c r="C59" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D59" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59">
+        <v>2</v>
+      </c>
+      <c r="G59">
+        <v>1</v>
+      </c>
+      <c r="H59" s="3">
+        <v>1</v>
+      </c>
+      <c r="I59">
+        <v>820101001</v>
+      </c>
+      <c r="J59" t="s">
+        <v>24</v>
+      </c>
+      <c r="K59">
+        <v>3759.46</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A60" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60">
+        <v>1313055</v>
+      </c>
+      <c r="C60" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D60" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60">
+        <v>1</v>
+      </c>
+      <c r="G60">
+        <v>1</v>
+      </c>
+      <c r="H60" s="3">
+        <v>1</v>
+      </c>
+      <c r="I60">
+        <v>420105001</v>
+      </c>
+      <c r="J60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K60">
+        <v>12.75</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61">
+        <v>1313055</v>
+      </c>
+      <c r="C61" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D61" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61">
+        <v>1</v>
+      </c>
+      <c r="G61">
+        <v>1</v>
+      </c>
+      <c r="H61" s="3">
+        <v>4</v>
+      </c>
+      <c r="I61">
+        <v>420105001</v>
+      </c>
+      <c r="J61" t="s">
+        <v>25</v>
+      </c>
+      <c r="K61">
+        <v>15434.22</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A62" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62">
+        <v>1313055</v>
+      </c>
+      <c r="C62" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D62" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62">
+        <v>1</v>
+      </c>
+      <c r="G62">
+        <v>1</v>
+      </c>
+      <c r="H62" s="3">
+        <v>5</v>
+      </c>
+      <c r="I62">
+        <v>420105001</v>
+      </c>
+      <c r="J62" t="s">
+        <v>25</v>
+      </c>
+      <c r="K62">
+        <v>7232.57</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A63" t="s">
+        <v>79</v>
+      </c>
+      <c r="B63">
+        <v>1313055</v>
+      </c>
+      <c r="C63" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D63" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63">
+        <v>2</v>
+      </c>
+      <c r="G63">
+        <v>1</v>
+      </c>
+      <c r="H63" s="3">
+        <v>1</v>
+      </c>
+      <c r="I63">
+        <v>420105001</v>
+      </c>
+      <c r="J63" t="s">
+        <v>25</v>
+      </c>
+      <c r="K63">
+        <v>26779.360000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A64" t="s">
+        <v>79</v>
+      </c>
+      <c r="B64">
+        <v>1313055</v>
+      </c>
+      <c r="C64" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D64" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64">
+        <v>2</v>
+      </c>
+      <c r="G64">
+        <v>1</v>
+      </c>
+      <c r="H64" s="3">
+        <v>2</v>
+      </c>
+      <c r="I64">
+        <v>420105001</v>
+      </c>
+      <c r="J64" t="s">
+        <v>25</v>
+      </c>
+      <c r="K64">
+        <v>2679.8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A65" t="s">
+        <v>79</v>
+      </c>
+      <c r="B65">
+        <v>1313055</v>
+      </c>
+      <c r="C65" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D65" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65">
+        <v>1</v>
+      </c>
+      <c r="G65">
+        <v>1</v>
+      </c>
+      <c r="H65" s="3">
+        <v>1</v>
+      </c>
+      <c r="I65">
+        <v>420102004</v>
+      </c>
+      <c r="J65" t="s">
+        <v>74</v>
+      </c>
+      <c r="K65">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A66" t="s">
+        <v>79</v>
+      </c>
+      <c r="B66">
+        <v>1313055</v>
+      </c>
+      <c r="C66" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D66" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66">
+        <v>1</v>
+      </c>
+      <c r="G66">
+        <v>1</v>
+      </c>
+      <c r="H66" s="3">
+        <v>4</v>
+      </c>
+      <c r="I66">
+        <v>420102004</v>
+      </c>
+      <c r="J66" t="s">
+        <v>74</v>
+      </c>
+      <c r="K66">
+        <v>6716.18</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A67" t="s">
+        <v>79</v>
+      </c>
+      <c r="B67">
+        <v>1313055</v>
+      </c>
+      <c r="C67" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D67" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67">
+        <v>2</v>
+      </c>
+      <c r="G67">
+        <v>1</v>
+      </c>
+      <c r="H67" s="3">
+        <v>1</v>
+      </c>
+      <c r="I67">
+        <v>420102004</v>
+      </c>
+      <c r="J67" t="s">
+        <v>74</v>
+      </c>
+      <c r="K67">
+        <v>8542.4699999999993</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A68" t="s">
+        <v>79</v>
+      </c>
+      <c r="B68">
+        <v>1313055</v>
+      </c>
+      <c r="C68" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D68" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68">
+        <v>2</v>
+      </c>
+      <c r="G68">
+        <v>1</v>
+      </c>
+      <c r="H68" s="3">
+        <v>2</v>
+      </c>
+      <c r="I68">
+        <v>420102004</v>
+      </c>
+      <c r="J68" t="s">
+        <v>74</v>
+      </c>
+      <c r="K68">
+        <v>1419.42</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A69" t="s">
+        <v>79</v>
+      </c>
+      <c r="B69">
+        <v>1313055</v>
+      </c>
+      <c r="C69" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D69" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69">
+        <v>1</v>
+      </c>
+      <c r="G69">
+        <v>1</v>
+      </c>
+      <c r="H69" s="3">
+        <v>1</v>
+      </c>
+      <c r="I69">
+        <v>810102001</v>
+      </c>
+      <c r="J69" t="s">
+        <v>72</v>
+      </c>
+      <c r="K69">
+        <v>4581.63</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A70" t="s">
+        <v>79</v>
+      </c>
+      <c r="B70">
+        <v>1313055</v>
+      </c>
+      <c r="C70" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D70" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70">
+        <v>1</v>
+      </c>
+      <c r="G70">
+        <v>1</v>
+      </c>
+      <c r="H70" s="3">
+        <v>2</v>
+      </c>
+      <c r="I70">
+        <v>810102001</v>
+      </c>
+      <c r="J70" t="s">
+        <v>72</v>
+      </c>
+      <c r="K70">
+        <v>977.3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A71" t="s">
+        <v>79</v>
+      </c>
+      <c r="B71">
+        <v>1313055</v>
+      </c>
+      <c r="C71" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D71" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71">
+        <v>2</v>
+      </c>
+      <c r="G71">
+        <v>1</v>
+      </c>
+      <c r="H71" s="3">
+        <v>1</v>
+      </c>
+      <c r="I71">
+        <v>810102001</v>
+      </c>
+      <c r="J71" t="s">
+        <v>72</v>
+      </c>
+      <c r="K71">
+        <v>4617.29</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A72" t="s">
+        <v>79</v>
+      </c>
+      <c r="B72">
+        <v>1313055</v>
+      </c>
+      <c r="C72" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D72" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72">
+        <v>1</v>
+      </c>
+      <c r="G72">
+        <v>1</v>
+      </c>
+      <c r="H72" s="3">
+        <v>1</v>
+      </c>
+      <c r="I72">
+        <v>320101001</v>
+      </c>
+      <c r="J72" t="s">
+        <v>26</v>
+      </c>
+      <c r="K72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A73" t="s">
+        <v>79</v>
+      </c>
+      <c r="B73">
+        <v>1313055</v>
+      </c>
+      <c r="C73" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D73" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73">
+        <v>1</v>
+      </c>
+      <c r="G73">
+        <v>1</v>
+      </c>
+      <c r="H73" s="3">
+        <v>2</v>
+      </c>
+      <c r="I73">
+        <v>320101001</v>
+      </c>
+      <c r="J73" t="s">
+        <v>26</v>
+      </c>
+      <c r="K73">
+        <v>41.56</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A74" t="s">
+        <v>79</v>
+      </c>
+      <c r="B74">
+        <v>1313055</v>
+      </c>
+      <c r="C74" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D74" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74">
+        <v>1</v>
+      </c>
+      <c r="G74">
+        <v>1</v>
+      </c>
+      <c r="H74" s="3">
+        <v>4</v>
+      </c>
+      <c r="I74">
+        <v>320101001</v>
+      </c>
+      <c r="J74" t="s">
+        <v>26</v>
+      </c>
+      <c r="K74">
+        <v>10733.31</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A75" t="s">
+        <v>79</v>
+      </c>
+      <c r="B75">
+        <v>1313055</v>
+      </c>
+      <c r="C75" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D75" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75">
+        <v>2</v>
+      </c>
+      <c r="G75">
+        <v>1</v>
+      </c>
+      <c r="H75" s="3">
+        <v>1</v>
+      </c>
+      <c r="I75">
+        <v>320101001</v>
+      </c>
+      <c r="J75" t="s">
+        <v>26</v>
+      </c>
+      <c r="K75">
+        <v>15414.69</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A76" t="s">
+        <v>79</v>
+      </c>
+      <c r="B76">
+        <v>1313055</v>
+      </c>
+      <c r="C76" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D76" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76">
+        <v>2</v>
+      </c>
+      <c r="G76">
+        <v>1</v>
+      </c>
+      <c r="H76" s="3">
+        <v>2</v>
+      </c>
+      <c r="I76">
+        <v>320101001</v>
+      </c>
+      <c r="J76" t="s">
+        <v>26</v>
+      </c>
+      <c r="K76">
+        <v>3095.76</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A77" t="s">
+        <v>79</v>
+      </c>
+      <c r="B77">
+        <v>1313055</v>
+      </c>
+      <c r="C77" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D77" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77">
+        <v>2</v>
+      </c>
+      <c r="G77">
+        <v>1</v>
+      </c>
+      <c r="H77" s="3">
+        <v>5</v>
+      </c>
+      <c r="I77">
+        <v>320101001</v>
+      </c>
+      <c r="J77" t="s">
+        <v>26</v>
+      </c>
+      <c r="K77">
+        <v>605.09</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A78" t="s">
+        <v>79</v>
+      </c>
+      <c r="B78">
+        <v>1313055</v>
+      </c>
+      <c r="C78" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D78" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78">
+        <v>1</v>
+      </c>
+      <c r="G78">
+        <v>1</v>
+      </c>
+      <c r="H78" s="3">
+        <v>1</v>
+      </c>
+      <c r="I78">
+        <v>810101001</v>
+      </c>
+      <c r="J78" t="s">
+        <v>76</v>
+      </c>
+      <c r="K78">
+        <v>962.59</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A79" t="s">
+        <v>79</v>
+      </c>
+      <c r="B79">
+        <v>1313055</v>
+      </c>
+      <c r="C79" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D79" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79">
+        <v>2</v>
+      </c>
+      <c r="G79">
+        <v>1</v>
+      </c>
+      <c r="H79" s="3">
+        <v>1</v>
+      </c>
+      <c r="I79">
+        <v>810101001</v>
+      </c>
+      <c r="J79" t="s">
+        <v>76</v>
+      </c>
+      <c r="K79">
+        <v>704.87</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A80" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B80" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C80" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D80" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E80" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" s="24">
+        <v>1</v>
+      </c>
+      <c r="G80" s="24">
+        <v>1</v>
+      </c>
+      <c r="H80" s="3">
+        <v>1</v>
+      </c>
+      <c r="I80" s="24">
+        <v>820101001</v>
+      </c>
+      <c r="J80" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="K80" s="24">
+        <v>2251.46</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A81" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B81" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C81" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D81" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E81" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" s="24">
+        <v>1</v>
+      </c>
+      <c r="G81" s="24">
+        <v>1</v>
+      </c>
+      <c r="H81" s="3">
+        <v>2</v>
+      </c>
+      <c r="I81" s="24">
+        <v>820101001</v>
+      </c>
+      <c r="J81" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="K81" s="24">
+        <v>410.64</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A82" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B82" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C82" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D82" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E82" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" s="24">
+        <v>2</v>
+      </c>
+      <c r="G82" s="24">
+        <v>1</v>
+      </c>
+      <c r="H82" s="3">
+        <v>1</v>
+      </c>
+      <c r="I82" s="24">
+        <v>820101001</v>
+      </c>
+      <c r="J82" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="K82" s="24">
+        <v>3067.1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A83" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B83" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C83" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D83" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E83" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" s="24">
+        <v>1</v>
+      </c>
+      <c r="G83" s="24">
+        <v>1</v>
+      </c>
+      <c r="H83" s="3">
+        <v>4</v>
+      </c>
+      <c r="I83" s="24">
+        <v>420105001</v>
+      </c>
+      <c r="J83" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K83" s="24">
+        <v>12710.49</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A84" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B84" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C84" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D84" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E84" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" s="24">
+        <v>1</v>
+      </c>
+      <c r="G84" s="24">
+        <v>1</v>
+      </c>
+      <c r="H84" s="3">
+        <v>5</v>
+      </c>
+      <c r="I84" s="24">
+        <v>420105001</v>
+      </c>
+      <c r="J84" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K84" s="24">
+        <v>5195.83</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A85" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B85" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C85" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D85" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E85" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" s="24">
+        <v>2</v>
+      </c>
+      <c r="G85" s="24">
+        <v>1</v>
+      </c>
+      <c r="H85" s="3">
+        <v>1</v>
+      </c>
+      <c r="I85" s="24">
+        <v>420105001</v>
+      </c>
+      <c r="J85" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K85" s="24">
+        <v>20391.61</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A86" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B86" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C86" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D86" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E86" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" s="24">
+        <v>2</v>
+      </c>
+      <c r="G86" s="24">
+        <v>1</v>
+      </c>
+      <c r="H86" s="3">
+        <v>2</v>
+      </c>
+      <c r="I86" s="24">
+        <v>420105001</v>
+      </c>
+      <c r="J86" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K86" s="24">
+        <v>2491.61</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A87" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B87" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C87" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D87" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E87" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" s="24">
+        <v>2</v>
+      </c>
+      <c r="G87" s="24">
+        <v>1</v>
+      </c>
+      <c r="H87" s="3">
+        <v>4</v>
+      </c>
+      <c r="I87" s="24">
+        <v>420105001</v>
+      </c>
+      <c r="J87" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K87" s="24">
+        <v>3694.24</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A88" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B88" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C88" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D88" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E88" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" s="24">
+        <v>2</v>
+      </c>
+      <c r="G88" s="24">
+        <v>1</v>
+      </c>
+      <c r="H88" s="3">
+        <v>5</v>
+      </c>
+      <c r="I88" s="24">
+        <v>420105001</v>
+      </c>
+      <c r="J88" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K88" s="24">
+        <v>4298.03</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A89" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B89" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C89" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D89" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E89" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" s="24">
+        <v>1</v>
+      </c>
+      <c r="G89" s="24">
+        <v>1</v>
+      </c>
+      <c r="H89" s="3">
+        <v>1</v>
+      </c>
+      <c r="I89" s="24">
+        <v>420102004</v>
+      </c>
+      <c r="J89" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K89" s="24">
+        <v>120.9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A90" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B90" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C90" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D90" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E90" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" s="24">
+        <v>1</v>
+      </c>
+      <c r="G90" s="24">
+        <v>1</v>
+      </c>
+      <c r="H90" s="3">
+        <v>4</v>
+      </c>
+      <c r="I90" s="24">
+        <v>420102004</v>
+      </c>
+      <c r="J90" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K90" s="24">
+        <v>8968.26</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A91" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B91" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C91" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D91" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E91" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" s="24">
+        <v>2</v>
+      </c>
+      <c r="G91" s="24">
+        <v>1</v>
+      </c>
+      <c r="H91" s="3">
+        <v>1</v>
+      </c>
+      <c r="I91" s="24">
+        <v>420102004</v>
+      </c>
+      <c r="J91" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K91" s="24">
+        <v>9041.18</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A92" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B92" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C92" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D92" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E92" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" s="24">
+        <v>2</v>
+      </c>
+      <c r="G92" s="24">
+        <v>1</v>
+      </c>
+      <c r="H92" s="3">
+        <v>2</v>
+      </c>
+      <c r="I92" s="24">
+        <v>420102004</v>
+      </c>
+      <c r="J92" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K92" s="24">
+        <v>1690.98</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A93" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B93" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C93" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D93" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E93" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" s="24">
+        <v>1</v>
+      </c>
+      <c r="G93" s="24">
+        <v>1</v>
+      </c>
+      <c r="H93" s="3">
+        <v>1</v>
+      </c>
+      <c r="I93" s="24">
+        <v>810102001</v>
+      </c>
+      <c r="J93" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="K93" s="24">
+        <v>3255.94</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A94" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B94" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C94" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D94" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E94" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" s="24">
+        <v>1</v>
+      </c>
+      <c r="G94" s="24">
+        <v>1</v>
+      </c>
+      <c r="H94" s="3">
+        <v>2</v>
+      </c>
+      <c r="I94" s="24">
+        <v>810102001</v>
+      </c>
+      <c r="J94" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="K94" s="24">
+        <v>1643.85</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A95" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B95" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C95" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D95" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E95" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" s="24">
+        <v>2</v>
+      </c>
+      <c r="G95" s="24">
+        <v>1</v>
+      </c>
+      <c r="H95" s="3">
+        <v>1</v>
+      </c>
+      <c r="I95" s="24">
+        <v>810102001</v>
+      </c>
+      <c r="J95" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="K95" s="24">
+        <v>4477</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A96" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B96" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C96" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D96" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E96" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" s="24">
+        <v>1</v>
+      </c>
+      <c r="G96" s="24">
+        <v>1</v>
+      </c>
+      <c r="H96" s="3">
+        <v>1</v>
+      </c>
+      <c r="I96" s="24">
+        <v>320101001</v>
+      </c>
+      <c r="J96" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K96" s="24">
+        <v>307.85000000000002</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A97" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B97" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C97" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D97" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E97" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" s="24">
+        <v>1</v>
+      </c>
+      <c r="G97" s="24">
+        <v>1</v>
+      </c>
+      <c r="H97" s="3">
+        <v>4</v>
+      </c>
+      <c r="I97" s="24">
+        <v>320101001</v>
+      </c>
+      <c r="J97" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K97" s="24">
+        <v>19232.330000000002</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A98" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B98" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C98" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D98" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E98" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" s="24">
+        <v>2</v>
+      </c>
+      <c r="G98" s="24">
+        <v>1</v>
+      </c>
+      <c r="H98" s="3">
+        <v>1</v>
+      </c>
+      <c r="I98" s="24">
+        <v>320101001</v>
+      </c>
+      <c r="J98" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K98" s="24">
+        <v>12931.32</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A99" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B99" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C99" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D99" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E99" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" s="24">
+        <v>2</v>
+      </c>
+      <c r="G99" s="24">
+        <v>1</v>
+      </c>
+      <c r="H99" s="3">
+        <v>2</v>
+      </c>
+      <c r="I99" s="24">
+        <v>320101001</v>
+      </c>
+      <c r="J99" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K99" s="24">
+        <v>3016.73</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A100" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B100" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C100" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D100" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E100" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" s="24">
+        <v>1</v>
+      </c>
+      <c r="G100" s="24">
+        <v>1</v>
+      </c>
+      <c r="H100" s="3">
+        <v>1</v>
+      </c>
+      <c r="I100" s="24">
+        <v>810101001</v>
+      </c>
+      <c r="J100" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="K100" s="24">
+        <v>1065.6600000000001</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A101" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B101" s="24">
+        <v>1313055</v>
+      </c>
+      <c r="C101" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D101" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E101" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" s="24">
+        <v>2</v>
+      </c>
+      <c r="G101" s="24">
+        <v>1</v>
+      </c>
+      <c r="H101" s="3">
+        <v>1</v>
+      </c>
+      <c r="I101" s="24">
+        <v>810101001</v>
+      </c>
+      <c r="J101" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="K101" s="24">
+        <v>976.89</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C102" s="6"/>
       <c r="D102" s="6"/>
       <c r="H102" s="20"/>
     </row>
-    <row r="103" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C103" s="6"/>
       <c r="D103" s="6"/>
       <c r="H103" s="20"/>
     </row>
-    <row r="104" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C104" s="6"/>
       <c r="D104" s="6"/>
       <c r="H104" s="20"/>
     </row>
-    <row r="105" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C105" s="6"/>
       <c r="D105" s="6"/>
       <c r="H105" s="20"/>
     </row>
-    <row r="106" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C106" s="6"/>
       <c r="D106" s="6"/>
       <c r="H106" s="20"/>
     </row>
-    <row r="107" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C107" s="6"/>
       <c r="D107" s="6"/>
       <c r="H107" s="20"/>
     </row>
-    <row r="108" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C108" s="6"/>
       <c r="D108" s="6"/>
       <c r="H108" s="20"/>
     </row>
-    <row r="109" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C109" s="6"/>
       <c r="D109" s="6"/>
       <c r="H109" s="20"/>
     </row>
-    <row r="110" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C110" s="6"/>
       <c r="D110" s="6"/>
       <c r="H110" s="20"/>
     </row>
-    <row r="111" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C111" s="6"/>
       <c r="D111" s="6"/>
       <c r="H111" s="20"/>
     </row>
-    <row r="112" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C112" s="6"/>
       <c r="D112" s="6"/>
       <c r="H112" s="20"/>
     </row>
     <row r="113" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C113" s="6"/>
       <c r="D113" s="6"/>
       <c r="H113" s="20"/>
     </row>
     <row r="114" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C114" s="6"/>
       <c r="D114" s="6"/>
       <c r="H114" s="20"/>
     </row>
     <row r="115" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C115" s="6"/>
       <c r="D115" s="6"/>
       <c r="H115" s="20"/>
     </row>
     <row r="116" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C116" s="6"/>
       <c r="D116" s="6"/>
       <c r="H116" s="20"/>
     </row>
     <row r="117" spans="3:8" x14ac:dyDescent="0.35">
@@ -5583,107 +7298,56 @@
       <c r="H645" s="20"/>
     </row>
     <row r="646" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C646" s="6"/>
       <c r="D646" s="6"/>
       <c r="H646" s="20"/>
     </row>
     <row r="647" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C647" s="6"/>
       <c r="D647" s="6"/>
       <c r="H647" s="20"/>
     </row>
     <row r="648" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C648" s="6"/>
       <c r="D648" s="6"/>
       <c r="H648" s="20"/>
     </row>
     <row r="649" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C649" s="6"/>
       <c r="D649" s="6"/>
       <c r="H649" s="20"/>
     </row>
     <row r="650" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C650" s="6"/>
       <c r="D650" s="6"/>
-      <c r="H650" s="20"/>
     </row>
     <row r="651" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C651" s="6"/>
       <c r="D651" s="6"/>
-      <c r="H651" s="20"/>
-[...47 lines deleted...]
-      <c r="D661" s="6"/>
     </row>
   </sheetData>
-  <autoFilter ref="A3:L659" xr:uid="{A64333AD-B8CF-4F95-BA48-D19D7E48B9A0}"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Metadados</vt:lpstr>
       <vt:lpstr>Dados</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>