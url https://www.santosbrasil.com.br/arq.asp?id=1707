--- v3 (2026-07-07)
+++ v4 (2026-08-22)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Comercial\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 2\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Arquivos site\Arquivos ANP\Movimentação mensal\TGL 2\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E074502F-9203-4E53-9D3B-371BE30AF68E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0905DA62-55F7-4A97-B459-5275C6CB8809}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{61AFDE1C-434C-488A-B075-08BB784A1090}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadados" sheetId="3" r:id="rId1"/>
     <sheet name="Dados" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="569" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="82">
   <si>
     <t>Tipo do dado</t>
   </si>
   <si>
     <t>Exemplo</t>
   </si>
   <si>
     <t>mes_de_referencia</t>
   </si>
   <si>
     <t>codigo_anp_do_terminal</t>
   </si>
   <si>
     <t>Número inteiro, 7 dígitos</t>
   </si>
   <si>
     <t>nome_do_terminal</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
     <t>municipio_do_terminal</t>
   </si>
   <si>
@@ -285,50 +285,53 @@
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>DIESEL S500</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>HIDRATADO</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-06</t>
   </si>
+  <si>
+    <t>2026-07</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -376,51 +379,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -441,50 +444,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula 2" xfId="1" xr:uid="{61AE0A79-CB5B-40CA-BA53-A042C7130537}"/>
     <cellStyle name="Vírgula 3" xfId="2" xr:uid="{563FD73D-7C05-4E19-9050-D470C7F228F0}"/>
     <cellStyle name="Vírgula 4" xfId="3" xr:uid="{E2D206BE-2206-4F2A-9DF4-2EF5C668F151}"/>
     <cellStyle name="Vírgula 5" xfId="4" xr:uid="{6DF2F926-5278-4135-8336-BAF1C4C2609F}"/>
     <cellStyle name="Vírgula 6" xfId="5" xr:uid="{7541356C-926D-4D77-9359-EDF532DD1226}"/>
     <cellStyle name="Vírgula 7" xfId="6" xr:uid="{54FE039F-9F8D-41ED-B1E5-D2062790C1A1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1052,78 +1056,78 @@
       <c r="C21" s="19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="3:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="C22" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="3:4" ht="29" x14ac:dyDescent="0.35">
       <c r="C23" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="26" spans="3:4" x14ac:dyDescent="0.35">
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A64333AD-B8CF-4F95-BA48-D19D7E48B9A0}">
-  <dimension ref="A1:K651"/>
+  <dimension ref="A1:K648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B95" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B116" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="C98" sqref="C98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.6328125" style="5" customWidth="1"/>
     <col min="2" max="2" width="25.6328125" style="5" customWidth="1"/>
     <col min="3" max="3" width="40.6328125" style="5" customWidth="1"/>
     <col min="4" max="4" width="50.6328125" style="5" customWidth="1"/>
     <col min="5" max="5" width="5.6328125" style="5" customWidth="1"/>
     <col min="6" max="8" width="25.6328125" style="5" customWidth="1"/>
     <col min="9" max="9" width="25.6328125" style="3" customWidth="1"/>
     <col min="10" max="10" width="30.6328125" style="5" customWidth="1"/>
     <col min="11" max="11" width="15.6328125" style="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="22">
-        <v>46209</v>
+        <v>46238</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C2" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>9</v>
@@ -3786,950 +3790,1700 @@
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79">
         <v>2</v>
       </c>
       <c r="G79">
         <v>1</v>
       </c>
       <c r="H79" s="3">
         <v>1</v>
       </c>
       <c r="I79">
         <v>810101001</v>
       </c>
       <c r="J79" t="s">
         <v>76</v>
       </c>
       <c r="K79">
         <v>704.87</v>
       </c>
     </row>
     <row r="80" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A80" s="24" t="s">
+      <c r="A80" t="s">
         <v>80</v>
       </c>
-      <c r="B80" s="24">
+      <c r="B80">
         <v>1313055</v>
       </c>
       <c r="C80" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D80" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E80" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G80" s="24">
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80">
+        <v>1</v>
+      </c>
+      <c r="G80">
         <v>1</v>
       </c>
       <c r="H80" s="3">
         <v>1</v>
       </c>
-      <c r="I80" s="24">
+      <c r="I80">
         <v>820101001</v>
       </c>
-      <c r="J80" s="24" t="s">
+      <c r="J80" t="s">
         <v>24</v>
       </c>
-      <c r="K80" s="24">
+      <c r="K80">
         <v>2251.46</v>
       </c>
     </row>
     <row r="81" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A81" s="24" t="s">
+      <c r="A81" t="s">
         <v>80</v>
       </c>
-      <c r="B81" s="24">
+      <c r="B81">
         <v>1313055</v>
       </c>
       <c r="C81" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D81" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E81" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G81" s="24">
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81">
+        <v>1</v>
+      </c>
+      <c r="G81">
         <v>1</v>
       </c>
       <c r="H81" s="3">
         <v>2</v>
       </c>
-      <c r="I81" s="24">
+      <c r="I81">
         <v>820101001</v>
       </c>
-      <c r="J81" s="24" t="s">
+      <c r="J81" t="s">
         <v>24</v>
       </c>
-      <c r="K81" s="24">
+      <c r="K81">
         <v>410.64</v>
       </c>
     </row>
     <row r="82" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A82" s="24" t="s">
+      <c r="A82" t="s">
         <v>80</v>
       </c>
-      <c r="B82" s="24">
+      <c r="B82">
         <v>1313055</v>
       </c>
       <c r="C82" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D82" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E82" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G82" s="24">
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82">
+        <v>2</v>
+      </c>
+      <c r="G82">
         <v>1</v>
       </c>
       <c r="H82" s="3">
         <v>1</v>
       </c>
-      <c r="I82" s="24">
+      <c r="I82">
         <v>820101001</v>
       </c>
-      <c r="J82" s="24" t="s">
+      <c r="J82" t="s">
         <v>24</v>
       </c>
-      <c r="K82" s="24">
+      <c r="K82">
         <v>3067.1</v>
       </c>
     </row>
     <row r="83" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A83" s="24" t="s">
+      <c r="A83" t="s">
         <v>80</v>
       </c>
-      <c r="B83" s="24">
+      <c r="B83">
         <v>1313055</v>
       </c>
       <c r="C83" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D83" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E83" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G83" s="24">
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83">
+        <v>1</v>
+      </c>
+      <c r="G83">
         <v>1</v>
       </c>
       <c r="H83" s="3">
         <v>4</v>
       </c>
-      <c r="I83" s="24">
+      <c r="I83">
         <v>420105001</v>
       </c>
-      <c r="J83" s="24" t="s">
+      <c r="J83" t="s">
         <v>25</v>
       </c>
-      <c r="K83" s="24">
+      <c r="K83">
         <v>12710.49</v>
       </c>
     </row>
     <row r="84" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A84" s="24" t="s">
+      <c r="A84" t="s">
         <v>80</v>
       </c>
-      <c r="B84" s="24">
+      <c r="B84">
         <v>1313055</v>
       </c>
       <c r="C84" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D84" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E84" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G84" s="24">
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84">
+        <v>1</v>
+      </c>
+      <c r="G84">
         <v>1</v>
       </c>
       <c r="H84" s="3">
         <v>5</v>
       </c>
-      <c r="I84" s="24">
+      <c r="I84">
         <v>420105001</v>
       </c>
-      <c r="J84" s="24" t="s">
+      <c r="J84" t="s">
         <v>25</v>
       </c>
-      <c r="K84" s="24">
+      <c r="K84">
         <v>5195.83</v>
       </c>
     </row>
     <row r="85" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A85" s="24" t="s">
+      <c r="A85" t="s">
         <v>80</v>
       </c>
-      <c r="B85" s="24">
+      <c r="B85">
         <v>1313055</v>
       </c>
       <c r="C85" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D85" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E85" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G85" s="24">
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85">
+        <v>2</v>
+      </c>
+      <c r="G85">
         <v>1</v>
       </c>
       <c r="H85" s="3">
         <v>1</v>
       </c>
-      <c r="I85" s="24">
+      <c r="I85">
         <v>420105001</v>
       </c>
-      <c r="J85" s="24" t="s">
+      <c r="J85" t="s">
         <v>25</v>
       </c>
-      <c r="K85" s="24">
+      <c r="K85">
         <v>20391.61</v>
       </c>
     </row>
     <row r="86" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A86" s="24" t="s">
+      <c r="A86" t="s">
         <v>80</v>
       </c>
-      <c r="B86" s="24">
+      <c r="B86">
         <v>1313055</v>
       </c>
       <c r="C86" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D86" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E86" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G86" s="24">
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86">
+        <v>2</v>
+      </c>
+      <c r="G86">
         <v>1</v>
       </c>
       <c r="H86" s="3">
         <v>2</v>
       </c>
-      <c r="I86" s="24">
+      <c r="I86">
         <v>420105001</v>
       </c>
-      <c r="J86" s="24" t="s">
+      <c r="J86" t="s">
         <v>25</v>
       </c>
-      <c r="K86" s="24">
+      <c r="K86">
         <v>2491.61</v>
       </c>
     </row>
     <row r="87" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A87" s="24" t="s">
+      <c r="A87" t="s">
         <v>80</v>
       </c>
-      <c r="B87" s="24">
+      <c r="B87">
         <v>1313055</v>
       </c>
       <c r="C87" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D87" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E87" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G87" s="24">
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87">
+        <v>2</v>
+      </c>
+      <c r="G87">
         <v>1</v>
       </c>
       <c r="H87" s="3">
         <v>4</v>
       </c>
-      <c r="I87" s="24">
+      <c r="I87">
         <v>420105001</v>
       </c>
-      <c r="J87" s="24" t="s">
+      <c r="J87" t="s">
         <v>25</v>
       </c>
-      <c r="K87" s="24">
+      <c r="K87">
         <v>3694.24</v>
       </c>
     </row>
     <row r="88" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A88" s="24" t="s">
+      <c r="A88" t="s">
         <v>80</v>
       </c>
-      <c r="B88" s="24">
+      <c r="B88">
         <v>1313055</v>
       </c>
       <c r="C88" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D88" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E88" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G88" s="24">
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88">
+        <v>2</v>
+      </c>
+      <c r="G88">
         <v>1</v>
       </c>
       <c r="H88" s="3">
         <v>5</v>
       </c>
-      <c r="I88" s="24">
+      <c r="I88">
         <v>420105001</v>
       </c>
-      <c r="J88" s="24" t="s">
+      <c r="J88" t="s">
         <v>25</v>
       </c>
-      <c r="K88" s="24">
+      <c r="K88">
         <v>4298.03</v>
       </c>
     </row>
     <row r="89" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A89" s="24" t="s">
+      <c r="A89" t="s">
         <v>80</v>
       </c>
-      <c r="B89" s="24">
+      <c r="B89">
         <v>1313055</v>
       </c>
       <c r="C89" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D89" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E89" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G89" s="24">
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89">
+        <v>1</v>
+      </c>
+      <c r="G89">
         <v>1</v>
       </c>
       <c r="H89" s="3">
         <v>1</v>
       </c>
-      <c r="I89" s="24">
+      <c r="I89">
         <v>420102004</v>
       </c>
-      <c r="J89" s="24" t="s">
+      <c r="J89" t="s">
         <v>74</v>
       </c>
-      <c r="K89" s="24">
+      <c r="K89">
         <v>120.9</v>
       </c>
     </row>
     <row r="90" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A90" s="24" t="s">
+      <c r="A90" t="s">
         <v>80</v>
       </c>
-      <c r="B90" s="24">
+      <c r="B90">
         <v>1313055</v>
       </c>
       <c r="C90" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D90" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E90" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G90" s="24">
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90">
+        <v>1</v>
+      </c>
+      <c r="G90">
         <v>1</v>
       </c>
       <c r="H90" s="3">
         <v>4</v>
       </c>
-      <c r="I90" s="24">
+      <c r="I90">
         <v>420102004</v>
       </c>
-      <c r="J90" s="24" t="s">
+      <c r="J90" t="s">
         <v>74</v>
       </c>
-      <c r="K90" s="24">
+      <c r="K90">
         <v>8968.26</v>
       </c>
     </row>
     <row r="91" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A91" s="24" t="s">
+      <c r="A91" t="s">
         <v>80</v>
       </c>
-      <c r="B91" s="24">
+      <c r="B91">
         <v>1313055</v>
       </c>
       <c r="C91" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D91" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E91" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G91" s="24">
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91">
+        <v>2</v>
+      </c>
+      <c r="G91">
         <v>1</v>
       </c>
       <c r="H91" s="3">
         <v>1</v>
       </c>
-      <c r="I91" s="24">
+      <c r="I91">
         <v>420102004</v>
       </c>
-      <c r="J91" s="24" t="s">
+      <c r="J91" t="s">
         <v>74</v>
       </c>
-      <c r="K91" s="24">
+      <c r="K91">
         <v>9041.18</v>
       </c>
     </row>
     <row r="92" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A92" s="24" t="s">
+      <c r="A92" t="s">
         <v>80</v>
       </c>
-      <c r="B92" s="24">
+      <c r="B92">
         <v>1313055</v>
       </c>
       <c r="C92" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D92" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E92" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G92" s="24">
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92">
+        <v>2</v>
+      </c>
+      <c r="G92">
         <v>1</v>
       </c>
       <c r="H92" s="3">
         <v>2</v>
       </c>
-      <c r="I92" s="24">
+      <c r="I92">
         <v>420102004</v>
       </c>
-      <c r="J92" s="24" t="s">
+      <c r="J92" t="s">
         <v>74</v>
       </c>
-      <c r="K92" s="24">
+      <c r="K92">
         <v>1690.98</v>
       </c>
     </row>
     <row r="93" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A93" s="24" t="s">
+      <c r="A93" t="s">
         <v>80</v>
       </c>
-      <c r="B93" s="24">
+      <c r="B93">
         <v>1313055</v>
       </c>
       <c r="C93" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D93" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E93" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G93" s="24">
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93">
+        <v>1</v>
+      </c>
+      <c r="G93">
         <v>1</v>
       </c>
       <c r="H93" s="3">
         <v>1</v>
       </c>
-      <c r="I93" s="24">
+      <c r="I93">
         <v>810102001</v>
       </c>
-      <c r="J93" s="24" t="s">
+      <c r="J93" t="s">
         <v>72</v>
       </c>
-      <c r="K93" s="24">
+      <c r="K93">
         <v>3255.94</v>
       </c>
     </row>
     <row r="94" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A94" s="24" t="s">
+      <c r="A94" t="s">
         <v>80</v>
       </c>
-      <c r="B94" s="24">
+      <c r="B94">
         <v>1313055</v>
       </c>
       <c r="C94" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D94" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E94" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G94" s="24">
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94">
+        <v>1</v>
+      </c>
+      <c r="G94">
         <v>1</v>
       </c>
       <c r="H94" s="3">
         <v>2</v>
       </c>
-      <c r="I94" s="24">
+      <c r="I94">
         <v>810102001</v>
       </c>
-      <c r="J94" s="24" t="s">
+      <c r="J94" t="s">
         <v>72</v>
       </c>
-      <c r="K94" s="24">
+      <c r="K94">
         <v>1643.85</v>
       </c>
     </row>
     <row r="95" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A95" s="24" t="s">
+      <c r="A95" t="s">
         <v>80</v>
       </c>
-      <c r="B95" s="24">
+      <c r="B95">
         <v>1313055</v>
       </c>
       <c r="C95" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D95" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E95" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G95" s="24">
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95">
+        <v>2</v>
+      </c>
+      <c r="G95">
         <v>1</v>
       </c>
       <c r="H95" s="3">
         <v>1</v>
       </c>
-      <c r="I95" s="24">
+      <c r="I95">
         <v>810102001</v>
       </c>
-      <c r="J95" s="24" t="s">
+      <c r="J95" t="s">
         <v>72</v>
       </c>
-      <c r="K95" s="24">
+      <c r="K95">
         <v>4477</v>
       </c>
     </row>
     <row r="96" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A96" s="24" t="s">
+      <c r="A96" t="s">
         <v>80</v>
       </c>
-      <c r="B96" s="24">
+      <c r="B96">
         <v>1313055</v>
       </c>
       <c r="C96" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D96" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E96" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G96" s="24">
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96">
+        <v>1</v>
+      </c>
+      <c r="G96">
         <v>1</v>
       </c>
       <c r="H96" s="3">
         <v>1</v>
       </c>
-      <c r="I96" s="24">
+      <c r="I96">
         <v>320101001</v>
       </c>
-      <c r="J96" s="24" t="s">
+      <c r="J96" t="s">
         <v>26</v>
       </c>
-      <c r="K96" s="24">
+      <c r="K96">
         <v>307.85000000000002</v>
       </c>
     </row>
     <row r="97" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A97" s="24" t="s">
+      <c r="A97" t="s">
         <v>80</v>
       </c>
-      <c r="B97" s="24">
+      <c r="B97">
         <v>1313055</v>
       </c>
       <c r="C97" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D97" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E97" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G97" s="24">
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97">
+        <v>1</v>
+      </c>
+      <c r="G97">
         <v>1</v>
       </c>
       <c r="H97" s="3">
         <v>4</v>
       </c>
-      <c r="I97" s="24">
+      <c r="I97">
         <v>320101001</v>
       </c>
-      <c r="J97" s="24" t="s">
+      <c r="J97" t="s">
         <v>26</v>
       </c>
-      <c r="K97" s="24">
+      <c r="K97">
         <v>19232.330000000002</v>
       </c>
     </row>
     <row r="98" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A98" s="24" t="s">
+      <c r="A98" t="s">
         <v>80</v>
       </c>
-      <c r="B98" s="24">
+      <c r="B98">
         <v>1313055</v>
       </c>
       <c r="C98" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D98" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E98" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G98" s="24">
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98">
+        <v>2</v>
+      </c>
+      <c r="G98">
         <v>1</v>
       </c>
       <c r="H98" s="3">
         <v>1</v>
       </c>
-      <c r="I98" s="24">
+      <c r="I98">
         <v>320101001</v>
       </c>
-      <c r="J98" s="24" t="s">
+      <c r="J98" t="s">
         <v>26</v>
       </c>
-      <c r="K98" s="24">
+      <c r="K98">
         <v>12931.32</v>
       </c>
     </row>
     <row r="99" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A99" s="24" t="s">
+      <c r="A99" t="s">
         <v>80</v>
       </c>
-      <c r="B99" s="24">
+      <c r="B99">
         <v>1313055</v>
       </c>
       <c r="C99" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D99" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E99" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G99" s="24">
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99">
+        <v>2</v>
+      </c>
+      <c r="G99">
         <v>1</v>
       </c>
       <c r="H99" s="3">
         <v>2</v>
       </c>
-      <c r="I99" s="24">
+      <c r="I99">
         <v>320101001</v>
       </c>
-      <c r="J99" s="24" t="s">
+      <c r="J99" t="s">
         <v>26</v>
       </c>
-      <c r="K99" s="24">
+      <c r="K99">
         <v>3016.73</v>
       </c>
     </row>
     <row r="100" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A100" s="24" t="s">
+      <c r="A100" t="s">
         <v>80</v>
       </c>
-      <c r="B100" s="24">
+      <c r="B100">
         <v>1313055</v>
       </c>
       <c r="C100" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D100" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E100" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G100" s="24">
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100">
+        <v>1</v>
+      </c>
+      <c r="G100">
         <v>1</v>
       </c>
       <c r="H100" s="3">
         <v>1</v>
       </c>
-      <c r="I100" s="24">
+      <c r="I100">
         <v>810101001</v>
       </c>
-      <c r="J100" s="24" t="s">
+      <c r="J100" t="s">
         <v>76</v>
       </c>
-      <c r="K100" s="24">
+      <c r="K100">
         <v>1065.6600000000001</v>
       </c>
     </row>
     <row r="101" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A101" s="24" t="s">
+      <c r="A101" t="s">
         <v>80</v>
       </c>
-      <c r="B101" s="24">
+      <c r="B101">
         <v>1313055</v>
       </c>
       <c r="C101" s="23" t="s">
         <v>70</v>
       </c>
       <c r="D101" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E101" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G101" s="24">
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101">
+        <v>2</v>
+      </c>
+      <c r="G101">
         <v>1</v>
       </c>
       <c r="H101" s="3">
         <v>1</v>
       </c>
-      <c r="I101" s="24">
+      <c r="I101">
         <v>810101001</v>
       </c>
-      <c r="J101" s="24" t="s">
+      <c r="J101" t="s">
         <v>76</v>
       </c>
-      <c r="K101" s="24">
+      <c r="K101">
         <v>976.89</v>
       </c>
     </row>
     <row r="102" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C102" s="6"/>
-[...1 lines deleted...]
-      <c r="H102" s="20"/>
+      <c r="A102" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B102" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C102" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D102" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E102" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" s="25">
+        <v>1</v>
+      </c>
+      <c r="G102" s="25">
+        <v>1</v>
+      </c>
+      <c r="H102" s="3">
+        <v>1</v>
+      </c>
+      <c r="I102" s="25">
+        <v>820101001</v>
+      </c>
+      <c r="J102" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="K102" s="24">
+        <v>4061.31</v>
+      </c>
     </row>
     <row r="103" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C103" s="6"/>
-[...1 lines deleted...]
-      <c r="H103" s="20"/>
+      <c r="A103" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B103" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C103" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D103" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E103" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" s="25">
+        <v>1</v>
+      </c>
+      <c r="G103" s="25">
+        <v>1</v>
+      </c>
+      <c r="H103" s="3">
+        <v>2</v>
+      </c>
+      <c r="I103" s="25">
+        <v>820101001</v>
+      </c>
+      <c r="J103" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="K103" s="24">
+        <v>625.29999999999995</v>
+      </c>
     </row>
     <row r="104" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C104" s="6"/>
-[...1 lines deleted...]
-      <c r="H104" s="20"/>
+      <c r="A104" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B104" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C104" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D104" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E104" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" s="25">
+        <v>2</v>
+      </c>
+      <c r="G104" s="25">
+        <v>1</v>
+      </c>
+      <c r="H104" s="3">
+        <v>1</v>
+      </c>
+      <c r="I104" s="25">
+        <v>820101001</v>
+      </c>
+      <c r="J104" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="K104" s="24">
+        <v>4221.09</v>
+      </c>
     </row>
     <row r="105" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C105" s="6"/>
-[...1 lines deleted...]
-      <c r="H105" s="20"/>
+      <c r="A105" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B105" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C105" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D105" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E105" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" s="25">
+        <v>1</v>
+      </c>
+      <c r="G105" s="25">
+        <v>1</v>
+      </c>
+      <c r="H105" s="3">
+        <v>1</v>
+      </c>
+      <c r="I105" s="25">
+        <v>420105001</v>
+      </c>
+      <c r="J105" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="K105" s="24">
+        <v>31.79</v>
+      </c>
     </row>
     <row r="106" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C106" s="6"/>
-[...1 lines deleted...]
-      <c r="H106" s="20"/>
+      <c r="A106" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B106" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C106" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D106" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E106" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" s="25">
+        <v>1</v>
+      </c>
+      <c r="G106" s="25">
+        <v>1</v>
+      </c>
+      <c r="H106" s="3">
+        <v>4</v>
+      </c>
+      <c r="I106" s="25">
+        <v>420105001</v>
+      </c>
+      <c r="J106" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="K106" s="24">
+        <v>19619.47</v>
+      </c>
     </row>
     <row r="107" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C107" s="6"/>
-[...1 lines deleted...]
-      <c r="H107" s="20"/>
+      <c r="A107" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B107" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C107" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D107" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E107" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" s="25">
+        <v>1</v>
+      </c>
+      <c r="G107" s="25">
+        <v>1</v>
+      </c>
+      <c r="H107" s="3">
+        <v>5</v>
+      </c>
+      <c r="I107" s="25">
+        <v>420105001</v>
+      </c>
+      <c r="J107" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="K107" s="24">
+        <v>7841.45</v>
+      </c>
     </row>
     <row r="108" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C108" s="6"/>
-[...1 lines deleted...]
-      <c r="H108" s="20"/>
+      <c r="A108" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B108" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C108" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D108" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E108" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" s="25">
+        <v>2</v>
+      </c>
+      <c r="G108" s="25">
+        <v>1</v>
+      </c>
+      <c r="H108" s="3">
+        <v>1</v>
+      </c>
+      <c r="I108" s="25">
+        <v>420105001</v>
+      </c>
+      <c r="J108" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="K108" s="24">
+        <v>29670.959999999999</v>
+      </c>
     </row>
     <row r="109" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C109" s="6"/>
-[...1 lines deleted...]
-      <c r="H109" s="20"/>
+      <c r="A109" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B109" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C109" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D109" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E109" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" s="25">
+        <v>2</v>
+      </c>
+      <c r="G109" s="25">
+        <v>1</v>
+      </c>
+      <c r="H109" s="3">
+        <v>2</v>
+      </c>
+      <c r="I109" s="25">
+        <v>420105001</v>
+      </c>
+      <c r="J109" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="K109" s="24">
+        <v>2771.23</v>
+      </c>
     </row>
     <row r="110" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C110" s="6"/>
-[...1 lines deleted...]
-      <c r="H110" s="20"/>
+      <c r="A110" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B110" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C110" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D110" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E110" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" s="25">
+        <v>2</v>
+      </c>
+      <c r="G110" s="25">
+        <v>1</v>
+      </c>
+      <c r="H110" s="3">
+        <v>5</v>
+      </c>
+      <c r="I110" s="25">
+        <v>420105001</v>
+      </c>
+      <c r="J110" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="K110" s="24">
+        <v>503.77</v>
+      </c>
     </row>
     <row r="111" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C111" s="6"/>
-[...1 lines deleted...]
-      <c r="H111" s="20"/>
+      <c r="A111" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B111" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C111" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D111" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E111" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" s="25">
+        <v>1</v>
+      </c>
+      <c r="G111" s="25">
+        <v>1</v>
+      </c>
+      <c r="H111" s="3">
+        <v>1</v>
+      </c>
+      <c r="I111" s="25">
+        <v>420102004</v>
+      </c>
+      <c r="J111" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="K111" s="24">
+        <v>311.89999999999998</v>
+      </c>
     </row>
     <row r="112" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="C112" s="6"/>
-[...73 lines deleted...]
-    <row r="127" spans="3:8" x14ac:dyDescent="0.35">
+      <c r="A112" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B112" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C112" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D112" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E112" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" s="25">
+        <v>1</v>
+      </c>
+      <c r="G112" s="25">
+        <v>1</v>
+      </c>
+      <c r="H112" s="3">
+        <v>2</v>
+      </c>
+      <c r="I112" s="25">
+        <v>420102004</v>
+      </c>
+      <c r="J112" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="K112" s="24">
+        <v>270.5</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A113" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B113" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C113" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D113" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E113" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" s="25">
+        <v>1</v>
+      </c>
+      <c r="G113" s="25">
+        <v>1</v>
+      </c>
+      <c r="H113" s="3">
+        <v>4</v>
+      </c>
+      <c r="I113" s="25">
+        <v>420102004</v>
+      </c>
+      <c r="J113" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="K113" s="24">
+        <v>16459.18</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A114" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B114" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C114" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D114" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E114" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" s="25">
+        <v>2</v>
+      </c>
+      <c r="G114" s="25">
+        <v>1</v>
+      </c>
+      <c r="H114" s="3">
+        <v>1</v>
+      </c>
+      <c r="I114" s="25">
+        <v>420102004</v>
+      </c>
+      <c r="J114" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="K114" s="24">
+        <v>17541.86</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A115" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B115" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C115" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D115" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E115" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" s="25">
+        <v>2</v>
+      </c>
+      <c r="G115" s="25">
+        <v>1</v>
+      </c>
+      <c r="H115" s="3">
+        <v>2</v>
+      </c>
+      <c r="I115" s="25">
+        <v>420102004</v>
+      </c>
+      <c r="J115" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="K115" s="24">
+        <v>1772.31</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A116" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B116" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C116" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D116" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E116" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" s="25">
+        <v>1</v>
+      </c>
+      <c r="G116" s="25">
+        <v>1</v>
+      </c>
+      <c r="H116" s="3">
+        <v>1</v>
+      </c>
+      <c r="I116" s="25">
+        <v>810102001</v>
+      </c>
+      <c r="J116" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="K116" s="24">
+        <v>4025.24</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A117" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B117" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C117" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D117" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E117" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" s="25">
+        <v>1</v>
+      </c>
+      <c r="G117" s="25">
+        <v>1</v>
+      </c>
+      <c r="H117" s="3">
+        <v>2</v>
+      </c>
+      <c r="I117" s="25">
+        <v>810102001</v>
+      </c>
+      <c r="J117" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="K117" s="24">
+        <v>1450.95</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A118" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B118" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C118" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D118" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E118" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" s="25">
+        <v>2</v>
+      </c>
+      <c r="G118" s="25">
+        <v>1</v>
+      </c>
+      <c r="H118" s="3">
+        <v>1</v>
+      </c>
+      <c r="I118" s="25">
+        <v>810102001</v>
+      </c>
+      <c r="J118" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="K118" s="24">
+        <v>5676.45</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A119" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B119" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C119" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D119" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E119" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" s="25">
+        <v>1</v>
+      </c>
+      <c r="G119" s="25">
+        <v>1</v>
+      </c>
+      <c r="H119" s="3">
+        <v>1</v>
+      </c>
+      <c r="I119" s="25">
+        <v>320101001</v>
+      </c>
+      <c r="J119" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="K119" s="24">
+        <v>19.63</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A120" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B120" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C120" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D120" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E120" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" s="25">
+        <v>1</v>
+      </c>
+      <c r="G120" s="25">
+        <v>1</v>
+      </c>
+      <c r="H120" s="3">
+        <v>4</v>
+      </c>
+      <c r="I120" s="25">
+        <v>320101001</v>
+      </c>
+      <c r="J120" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="K120" s="24">
+        <v>12547.44</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A121" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B121" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C121" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D121" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E121" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" s="25">
+        <v>1</v>
+      </c>
+      <c r="G121" s="25">
+        <v>1</v>
+      </c>
+      <c r="H121" s="3">
+        <v>5</v>
+      </c>
+      <c r="I121" s="25">
+        <v>320101001</v>
+      </c>
+      <c r="J121" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="K121" s="24">
+        <v>79.069999999999993</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A122" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B122" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C122" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D122" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E122" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" s="25">
+        <v>2</v>
+      </c>
+      <c r="G122" s="25">
+        <v>1</v>
+      </c>
+      <c r="H122" s="3">
+        <v>1</v>
+      </c>
+      <c r="I122" s="25">
+        <v>320101001</v>
+      </c>
+      <c r="J122" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="K122" s="24">
+        <v>19826.259999999998</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A123" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B123" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C123" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D123" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E123" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" s="25">
+        <v>2</v>
+      </c>
+      <c r="G123" s="25">
+        <v>1</v>
+      </c>
+      <c r="H123" s="3">
+        <v>2</v>
+      </c>
+      <c r="I123" s="25">
+        <v>320101001</v>
+      </c>
+      <c r="J123" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="K123" s="24">
+        <v>3779.16</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A124" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B124" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C124" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D124" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E124" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" s="25">
+        <v>2</v>
+      </c>
+      <c r="G124" s="25">
+        <v>1</v>
+      </c>
+      <c r="H124" s="3">
+        <v>5</v>
+      </c>
+      <c r="I124" s="25">
+        <v>320101001</v>
+      </c>
+      <c r="J124" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="K124" s="24">
+        <v>2194.34</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A125" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B125" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C125" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D125" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E125" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" s="25">
+        <v>1</v>
+      </c>
+      <c r="G125" s="25">
+        <v>1</v>
+      </c>
+      <c r="H125" s="3">
+        <v>1</v>
+      </c>
+      <c r="I125" s="25">
+        <v>810101001</v>
+      </c>
+      <c r="J125" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="K125" s="24">
+        <v>1218.78</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A126" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B126" s="25">
+        <v>1313055</v>
+      </c>
+      <c r="C126" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D126" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E126" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" s="25">
+        <v>2</v>
+      </c>
+      <c r="G126" s="25">
+        <v>1</v>
+      </c>
+      <c r="H126" s="3">
+        <v>1</v>
+      </c>
+      <c r="I126" s="25">
+        <v>810101001</v>
+      </c>
+      <c r="J126" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="K126" s="24">
+        <v>1352.66</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C127" s="6"/>
       <c r="D127" s="6"/>
       <c r="H127" s="20"/>
     </row>
-    <row r="128" spans="3:8" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:11" x14ac:dyDescent="0.35">
       <c r="C128" s="6"/>
       <c r="D128" s="6"/>
       <c r="H128" s="20"/>
     </row>
     <row r="129" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C129" s="6"/>
       <c r="D129" s="6"/>
       <c r="H129" s="20"/>
     </row>
     <row r="130" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C130" s="6"/>
       <c r="D130" s="6"/>
       <c r="H130" s="20"/>
     </row>
     <row r="131" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C131" s="6"/>
       <c r="D131" s="6"/>
       <c r="H131" s="20"/>
     </row>
     <row r="132" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C132" s="6"/>
       <c r="D132" s="6"/>
       <c r="H132" s="20"/>
     </row>
     <row r="133" spans="3:8" x14ac:dyDescent="0.35">
@@ -7283,69 +8037,54 @@
       <c r="H642" s="20"/>
     </row>
     <row r="643" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C643" s="6"/>
       <c r="D643" s="6"/>
       <c r="H643" s="20"/>
     </row>
     <row r="644" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C644" s="6"/>
       <c r="D644" s="6"/>
       <c r="H644" s="20"/>
     </row>
     <row r="645" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C645" s="6"/>
       <c r="D645" s="6"/>
       <c r="H645" s="20"/>
     </row>
     <row r="646" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C646" s="6"/>
       <c r="D646" s="6"/>
       <c r="H646" s="20"/>
     </row>
     <row r="647" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C647" s="6"/>
       <c r="D647" s="6"/>
-      <c r="H647" s="20"/>
     </row>
     <row r="648" spans="3:8" x14ac:dyDescent="0.35">
       <c r="C648" s="6"/>
       <c r="D648" s="6"/>
-      <c r="H648" s="20"/>
-[...12 lines deleted...]
-      <c r="D651" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Metadados</vt:lpstr>
       <vt:lpstr>Dados</vt:lpstr>